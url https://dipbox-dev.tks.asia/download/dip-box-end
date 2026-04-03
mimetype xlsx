--- v0 (2026-02-01)
+++ v1 (2026-04-03)
@@ -10,119 +10,123 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.10\secure-nas\share\第一事業部\01_パブリック\00_MVNO\98.営業\20.災害向け保険サービス\塚田担当パート\02_規約・契約\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E207D9B-343E-459C-A324-575B73CB97B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{369F8E33-6200-4043-B209-BF879EA45271}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="お申込み書" sheetId="1" r:id="rId1"/>
     <sheet name="納品先一覧" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">お申込み書!$A$1:$Y$103</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">お申込み書!$A$1:$Y$105</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q52" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="Q53" i="1"/>
+  <c r="Q53" i="1" l="1"/>
   <c r="V53" i="1" s="1"/>
+  <c r="Q39" i="1"/>
+  <c r="V39" i="1" s="1"/>
+  <c r="Q40" i="1"/>
+  <c r="V40" i="1" s="1"/>
+  <c r="Q45" i="1"/>
+  <c r="V45" i="1" s="1"/>
+  <c r="Q43" i="1"/>
+  <c r="V43" i="1" s="1"/>
+  <c r="Q51" i="1"/>
+  <c r="V51" i="1" s="1"/>
+  <c r="Q55" i="1"/>
+  <c r="V55" i="1" s="1"/>
+  <c r="Q56" i="1"/>
+  <c r="V56" i="1" s="1"/>
   <c r="Q54" i="1"/>
   <c r="V54" i="1" s="1"/>
-  <c r="Q51" i="1"/>
-  <c r="V51" i="1" s="1"/>
+  <c r="Q52" i="1"/>
+  <c r="V52" i="1" s="1"/>
   <c r="Q50" i="1"/>
   <c r="V50" i="1" s="1"/>
-  <c r="Q49" i="1"/>
-[...4 lines deleted...]
-  <c r="V43" i="1" s="1"/>
+  <c r="Q44" i="1"/>
+  <c r="V44" i="1" s="1"/>
   <c r="Q42" i="1"/>
   <c r="V42" i="1" s="1"/>
   <c r="Q41" i="1"/>
   <c r="V41" i="1" s="1"/>
-  <c r="Q40" i="1"/>
-[...8 lines deleted...]
-  <c r="V58" i="1"/>
+  <c r="V46" i="1" l="1"/>
+  <c r="V57" i="1"/>
+  <c r="Q57" i="1"/>
+  <c r="Q46" i="1"/>
+  <c r="Q60" i="1" l="1"/>
+  <c r="V60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="89">
   <si>
     <t>代表者名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ﾌﾘｶﾞﾅ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ﾌﾘｶﾞﾅ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ご住所</t>
     <rPh sb="1" eb="3">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -269,60 +273,50 @@
   </si>
   <si>
     <t>契約期間</t>
     <rPh sb="0" eb="2">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額合計</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>下記は税別</t>
-[...8 lines deleted...]
-  <si>
     <t>合計(税別)</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ゼイベツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（〒-）　　　　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>実費にて精算</t>
     <rPh sb="0" eb="2">
       <t>ジッピ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セイサン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>‐</t>
@@ -541,58 +535,50 @@
     <rPh sb="35" eb="36">
       <t>オコナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　ご担当者電話番号</t>
     <rPh sb="2" eb="5">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="5" eb="9">
       <t>デンワバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>スタートアップエコノミープラン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>エコノミープラン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>スタンダードプラン</t>
-    <phoneticPr fontId="1"/>
-[...6 lines deleted...]
-    <t>プレミアムプラン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>代理店コード</t>
     <rPh sb="0" eb="3">
       <t>ダイリテン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>利用規約・プライバシーポリシーへの同意</t>
     <rPh sb="0" eb="2">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キヤク</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ドウイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>プライバシーポリシー：https://tremeal.jp/privacy/</t>
     <phoneticPr fontId="1"/>
@@ -726,101 +712,73 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>お持ちでない場合、記載いただく必要はございません。</t>
     <rPh sb="1" eb="2">
       <t>モ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ご契約プラン</t>
     <rPh sb="1" eb="3">
       <t>ケイヤク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>オプション</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>Starlink</t>
-[...2 lines deleted...]
-  <si>
     <t>衛星携帯電話</t>
     <rPh sb="0" eb="6">
       <t>エイセイケイタイデンワ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>モバイルWi-Fiルーター</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>スマートフォン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月額</t>
     <rPh sb="0" eb="2">
       <t>ゲツガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>タブレット</t>
-    <phoneticPr fontId="1"/>
-[...22 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>紛失/破損時　請求額</t>
     <rPh sb="0" eb="2">
       <t>フンシツ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハソン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ジ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
@@ -932,50 +890,110 @@
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※納品先1ヶ所につき、1ID以上のプラン契約が必要です。（納品先を3か所に設定する場合は、3ID以上の契約が必要です）</t>
   </si>
   <si>
     <t>※納品先1ヶ所につき、1ID以上のプラン契約が必要です。（納品先を3ヶ所に設定する場合は、3ID以上の契約が必要です）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>お申込み日</t>
     <rPh sb="1" eb="3">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ビ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アドバンスドプラン　（Starlink月間50GB）</t>
+    <rPh sb="19" eb="21">
+      <t>ゲッカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アドバンスドプラン　（Starlink月間500GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>プレミアムプラン　（Starlink月間50GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>プレミアムプラン　（Starlink月間500GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Starlink（月間50GB）</t>
+    <rPh sb="9" eb="11">
+      <t>ゲッカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Starlink（月間500GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ポータブル電源（ソーラーパネル付き）</t>
+    <rPh sb="5" eb="7">
+      <t>デンゲン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>下記は税込</t>
+    <rPh sb="0" eb="2">
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ゼイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>コミ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>プラン・オプション合計(税込)</t>
+    <rPh sb="9" eb="11">
+      <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="#,###&quot;ヶ&quot;&quot;月&quot;"/>
     <numFmt numFmtId="177" formatCode="#,###&quot;ID&quot;"/>
     <numFmt numFmtId="178" formatCode="#,###&quot;台&quot;"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -1315,51 +1333,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="202">
+  <cellXfs count="206">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
@@ -1580,140 +1598,164 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="5" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="5" fontId="2" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="2" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="2" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="5" fontId="2" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="177" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="31" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1799,58 +1841,50 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...6 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="55" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
@@ -2225,57 +2259,57 @@
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>107950</xdr:colOff>
-          <xdr:row>92</xdr:row>
+          <xdr:row>94</xdr:row>
           <xdr:rowOff>63500</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>222250</xdr:colOff>
-          <xdr:row>94</xdr:row>
+          <xdr:row>96</xdr:row>
           <xdr:rowOff>69850</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
@@ -2688,844 +2722,844 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Y109"/>
+  <dimension ref="A1:Y111"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7:L10"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="M39" sqref="M39:N39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.90625" defaultRowHeight="9.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="18" width="5.7265625" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.7265625" style="1" customWidth="1"/>
     <col min="20" max="25" width="5.7265625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="3.90625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6"/>
-      <c r="B1" s="115" t="s">
-[...23 lines deleted...]
-      <c r="X1" s="115"/>
+      <c r="B1" s="121" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="121"/>
+      <c r="L1" s="121"/>
+      <c r="M1" s="121"/>
+      <c r="N1" s="121"/>
+      <c r="O1" s="121"/>
+      <c r="P1" s="121"/>
+      <c r="Q1" s="121"/>
+      <c r="R1" s="121"/>
+      <c r="S1" s="121"/>
+      <c r="T1" s="121"/>
+      <c r="U1" s="121"/>
+      <c r="V1" s="121"/>
+      <c r="W1" s="121"/>
+      <c r="X1" s="121"/>
       <c r="Y1" s="7"/>
     </row>
     <row r="2" spans="1:25" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="O2" s="34"/>
       <c r="P2" s="34"/>
       <c r="Q2" s="34"/>
       <c r="R2" s="34"/>
       <c r="S2" s="34"/>
       <c r="T2" s="34"/>
       <c r="U2" s="34"/>
       <c r="V2" s="34"/>
       <c r="W2" s="34"/>
       <c r="X2" s="34"/>
       <c r="Y2" s="9"/>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A3" s="8"/>
       <c r="B3" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
-      <c r="T3" s="108"/>
-[...3 lines deleted...]
-      <c r="X3" s="108"/>
+      <c r="T3" s="114"/>
+      <c r="U3" s="114"/>
+      <c r="V3" s="114"/>
+      <c r="W3" s="114"/>
+      <c r="X3" s="114"/>
       <c r="Y3" s="9"/>
     </row>
     <row r="4" spans="1:25" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="R4" s="53" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="S4" s="36"/>
-      <c r="T4" s="138" t="s">
-[...5 lines deleted...]
-      <c r="X4" s="140"/>
+      <c r="T4" s="142" t="s">
+        <v>76</v>
+      </c>
+      <c r="U4" s="143"/>
+      <c r="V4" s="143"/>
+      <c r="W4" s="143"/>
+      <c r="X4" s="144"/>
       <c r="Y4" s="9"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="34"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
       <c r="S5" s="34"/>
       <c r="T5" s="34"/>
       <c r="U5" s="34"/>
       <c r="V5" s="34"/>
       <c r="W5" s="34"/>
       <c r="X5" s="34"/>
       <c r="Y5" s="9"/>
     </row>
     <row r="6" spans="1:25" ht="14" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8"/>
-      <c r="B6" s="153" t="s">
+      <c r="B6" s="157" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="145" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="156"/>
-[...7 lines deleted...]
-      <c r="M6" s="141" t="s">
+      <c r="E6" s="160"/>
+      <c r="F6" s="160"/>
+      <c r="G6" s="160"/>
+      <c r="H6" s="160"/>
+      <c r="I6" s="160"/>
+      <c r="J6" s="160"/>
+      <c r="K6" s="160"/>
+      <c r="L6" s="161"/>
+      <c r="M6" s="145" t="s">
         <v>0</v>
       </c>
       <c r="N6" s="54" t="s">
         <v>1</v>
       </c>
-      <c r="O6" s="156"/>
-[...8 lines deleted...]
-      <c r="X6" s="157"/>
+      <c r="O6" s="160"/>
+      <c r="P6" s="160"/>
+      <c r="Q6" s="160"/>
+      <c r="R6" s="160"/>
+      <c r="S6" s="160"/>
+      <c r="T6" s="160"/>
+      <c r="U6" s="160"/>
+      <c r="V6" s="160"/>
+      <c r="W6" s="160"/>
+      <c r="X6" s="161"/>
       <c r="Y6" s="9"/>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A7" s="8"/>
-      <c r="B7" s="154"/>
-[...23 lines deleted...]
-      <c r="X7" s="146"/>
+      <c r="B7" s="158"/>
+      <c r="C7" s="146"/>
+      <c r="D7" s="148" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" s="149"/>
+      <c r="F7" s="149"/>
+      <c r="G7" s="149"/>
+      <c r="H7" s="149"/>
+      <c r="I7" s="149"/>
+      <c r="J7" s="149"/>
+      <c r="K7" s="149"/>
+      <c r="L7" s="150"/>
+      <c r="M7" s="146"/>
+      <c r="N7" s="148"/>
+      <c r="O7" s="149"/>
+      <c r="P7" s="149"/>
+      <c r="Q7" s="149"/>
+      <c r="R7" s="149"/>
+      <c r="S7" s="149"/>
+      <c r="T7" s="149"/>
+      <c r="U7" s="149"/>
+      <c r="V7" s="149"/>
+      <c r="W7" s="149"/>
+      <c r="X7" s="150"/>
       <c r="Y7" s="9"/>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
-      <c r="B8" s="154"/>
-[...21 lines deleted...]
-      <c r="X8" s="149"/>
+      <c r="B8" s="158"/>
+      <c r="C8" s="146"/>
+      <c r="D8" s="151"/>
+      <c r="E8" s="152"/>
+      <c r="F8" s="152"/>
+      <c r="G8" s="152"/>
+      <c r="H8" s="152"/>
+      <c r="I8" s="152"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="152"/>
+      <c r="L8" s="153"/>
+      <c r="M8" s="146"/>
+      <c r="N8" s="151"/>
+      <c r="O8" s="152"/>
+      <c r="P8" s="152"/>
+      <c r="Q8" s="152"/>
+      <c r="R8" s="152"/>
+      <c r="S8" s="152"/>
+      <c r="T8" s="152"/>
+      <c r="U8" s="152"/>
+      <c r="V8" s="152"/>
+      <c r="W8" s="152"/>
+      <c r="X8" s="153"/>
       <c r="Y8" s="9"/>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
-      <c r="B9" s="154"/>
-[...21 lines deleted...]
-      <c r="X9" s="149"/>
+      <c r="B9" s="158"/>
+      <c r="C9" s="146"/>
+      <c r="D9" s="151"/>
+      <c r="E9" s="152"/>
+      <c r="F9" s="152"/>
+      <c r="G9" s="152"/>
+      <c r="H9" s="152"/>
+      <c r="I9" s="152"/>
+      <c r="J9" s="152"/>
+      <c r="K9" s="152"/>
+      <c r="L9" s="153"/>
+      <c r="M9" s="146"/>
+      <c r="N9" s="151"/>
+      <c r="O9" s="152"/>
+      <c r="P9" s="152"/>
+      <c r="Q9" s="152"/>
+      <c r="R9" s="152"/>
+      <c r="S9" s="152"/>
+      <c r="T9" s="152"/>
+      <c r="U9" s="152"/>
+      <c r="V9" s="152"/>
+      <c r="W9" s="152"/>
+      <c r="X9" s="153"/>
       <c r="Y9" s="9"/>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A10" s="8"/>
-      <c r="B10" s="154"/>
-[...21 lines deleted...]
-      <c r="X10" s="152"/>
+      <c r="B10" s="158"/>
+      <c r="C10" s="147"/>
+      <c r="D10" s="154"/>
+      <c r="E10" s="155"/>
+      <c r="F10" s="155"/>
+      <c r="G10" s="155"/>
+      <c r="H10" s="155"/>
+      <c r="I10" s="155"/>
+      <c r="J10" s="155"/>
+      <c r="K10" s="155"/>
+      <c r="L10" s="156"/>
+      <c r="M10" s="147"/>
+      <c r="N10" s="154"/>
+      <c r="O10" s="155"/>
+      <c r="P10" s="155"/>
+      <c r="Q10" s="155"/>
+      <c r="R10" s="155"/>
+      <c r="S10" s="155"/>
+      <c r="T10" s="155"/>
+      <c r="U10" s="155"/>
+      <c r="V10" s="155"/>
+      <c r="W10" s="155"/>
+      <c r="X10" s="156"/>
       <c r="Y10" s="9"/>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A11" s="8"/>
-      <c r="B11" s="154"/>
-      <c r="C11" s="141" t="s">
+      <c r="B11" s="158"/>
+      <c r="C11" s="145" t="s">
         <v>3</v>
       </c>
-      <c r="D11" s="144" t="s">
-[...21 lines deleted...]
-      <c r="X11" s="146"/>
+      <c r="D11" s="148" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="149"/>
+      <c r="F11" s="149"/>
+      <c r="G11" s="149"/>
+      <c r="H11" s="149"/>
+      <c r="I11" s="149"/>
+      <c r="J11" s="149"/>
+      <c r="K11" s="149"/>
+      <c r="L11" s="149"/>
+      <c r="M11" s="149"/>
+      <c r="N11" s="149"/>
+      <c r="O11" s="149"/>
+      <c r="P11" s="149"/>
+      <c r="Q11" s="149"/>
+      <c r="R11" s="149"/>
+      <c r="S11" s="149"/>
+      <c r="T11" s="149"/>
+      <c r="U11" s="149"/>
+      <c r="V11" s="149"/>
+      <c r="W11" s="149"/>
+      <c r="X11" s="150"/>
       <c r="Y11" s="9"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A12" s="8"/>
-      <c r="B12" s="154"/>
-[...21 lines deleted...]
-      <c r="X12" s="149"/>
+      <c r="B12" s="158"/>
+      <c r="C12" s="146"/>
+      <c r="D12" s="159"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="152"/>
+      <c r="G12" s="152"/>
+      <c r="H12" s="152"/>
+      <c r="I12" s="152"/>
+      <c r="J12" s="152"/>
+      <c r="K12" s="152"/>
+      <c r="L12" s="152"/>
+      <c r="M12" s="152"/>
+      <c r="N12" s="152"/>
+      <c r="O12" s="152"/>
+      <c r="P12" s="152"/>
+      <c r="Q12" s="152"/>
+      <c r="R12" s="152"/>
+      <c r="S12" s="152"/>
+      <c r="T12" s="152"/>
+      <c r="U12" s="152"/>
+      <c r="V12" s="152"/>
+      <c r="W12" s="152"/>
+      <c r="X12" s="153"/>
       <c r="Y12" s="9"/>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A13" s="8"/>
-      <c r="B13" s="154"/>
-[...21 lines deleted...]
-      <c r="X13" s="152"/>
+      <c r="B13" s="158"/>
+      <c r="C13" s="146"/>
+      <c r="D13" s="154"/>
+      <c r="E13" s="155"/>
+      <c r="F13" s="155"/>
+      <c r="G13" s="155"/>
+      <c r="H13" s="155"/>
+      <c r="I13" s="155"/>
+      <c r="J13" s="155"/>
+      <c r="K13" s="155"/>
+      <c r="L13" s="155"/>
+      <c r="M13" s="155"/>
+      <c r="N13" s="155"/>
+      <c r="O13" s="155"/>
+      <c r="P13" s="155"/>
+      <c r="Q13" s="155"/>
+      <c r="R13" s="155"/>
+      <c r="S13" s="155"/>
+      <c r="T13" s="155"/>
+      <c r="U13" s="155"/>
+      <c r="V13" s="155"/>
+      <c r="W13" s="155"/>
+      <c r="X13" s="156"/>
       <c r="Y13" s="9"/>
     </row>
     <row r="14" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8"/>
-      <c r="B14" s="154"/>
-      <c r="C14" s="141" t="s">
+      <c r="B14" s="158"/>
+      <c r="C14" s="145" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="144"/>
-[...8 lines deleted...]
-      <c r="M14" s="141" t="s">
+      <c r="D14" s="148"/>
+      <c r="E14" s="149"/>
+      <c r="F14" s="149"/>
+      <c r="G14" s="149"/>
+      <c r="H14" s="149"/>
+      <c r="I14" s="149"/>
+      <c r="J14" s="149"/>
+      <c r="K14" s="149"/>
+      <c r="L14" s="150"/>
+      <c r="M14" s="145" t="s">
         <v>5</v>
       </c>
-      <c r="N14" s="144"/>
-[...9 lines deleted...]
-      <c r="X14" s="146"/>
+      <c r="N14" s="148"/>
+      <c r="O14" s="149"/>
+      <c r="P14" s="149"/>
+      <c r="Q14" s="149"/>
+      <c r="R14" s="149"/>
+      <c r="S14" s="149"/>
+      <c r="T14" s="149"/>
+      <c r="U14" s="149"/>
+      <c r="V14" s="149"/>
+      <c r="W14" s="149"/>
+      <c r="X14" s="150"/>
       <c r="Y14" s="9"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A15" s="8"/>
-      <c r="B15" s="154"/>
-[...21 lines deleted...]
-      <c r="X15" s="149"/>
+      <c r="B15" s="158"/>
+      <c r="C15" s="146"/>
+      <c r="D15" s="151"/>
+      <c r="E15" s="152"/>
+      <c r="F15" s="152"/>
+      <c r="G15" s="152"/>
+      <c r="H15" s="152"/>
+      <c r="I15" s="152"/>
+      <c r="J15" s="152"/>
+      <c r="K15" s="152"/>
+      <c r="L15" s="153"/>
+      <c r="M15" s="146"/>
+      <c r="N15" s="151"/>
+      <c r="O15" s="152"/>
+      <c r="P15" s="152"/>
+      <c r="Q15" s="152"/>
+      <c r="R15" s="152"/>
+      <c r="S15" s="152"/>
+      <c r="T15" s="152"/>
+      <c r="U15" s="152"/>
+      <c r="V15" s="152"/>
+      <c r="W15" s="152"/>
+      <c r="X15" s="153"/>
       <c r="Y15" s="9"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A16" s="8"/>
-      <c r="B16" s="154"/>
-[...21 lines deleted...]
-      <c r="X16" s="149"/>
+      <c r="B16" s="158"/>
+      <c r="C16" s="146"/>
+      <c r="D16" s="151"/>
+      <c r="E16" s="152"/>
+      <c r="F16" s="152"/>
+      <c r="G16" s="152"/>
+      <c r="H16" s="152"/>
+      <c r="I16" s="152"/>
+      <c r="J16" s="152"/>
+      <c r="K16" s="152"/>
+      <c r="L16" s="153"/>
+      <c r="M16" s="146"/>
+      <c r="N16" s="151"/>
+      <c r="O16" s="152"/>
+      <c r="P16" s="152"/>
+      <c r="Q16" s="152"/>
+      <c r="R16" s="152"/>
+      <c r="S16" s="152"/>
+      <c r="T16" s="152"/>
+      <c r="U16" s="152"/>
+      <c r="V16" s="152"/>
+      <c r="W16" s="152"/>
+      <c r="X16" s="153"/>
       <c r="Y16" s="9"/>
     </row>
     <row r="17" spans="1:25" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8"/>
-      <c r="B17" s="154"/>
-[...21 lines deleted...]
-      <c r="X17" s="152"/>
+      <c r="B17" s="158"/>
+      <c r="C17" s="147"/>
+      <c r="D17" s="154"/>
+      <c r="E17" s="155"/>
+      <c r="F17" s="155"/>
+      <c r="G17" s="155"/>
+      <c r="H17" s="155"/>
+      <c r="I17" s="155"/>
+      <c r="J17" s="155"/>
+      <c r="K17" s="155"/>
+      <c r="L17" s="156"/>
+      <c r="M17" s="147"/>
+      <c r="N17" s="154"/>
+      <c r="O17" s="155"/>
+      <c r="P17" s="155"/>
+      <c r="Q17" s="155"/>
+      <c r="R17" s="155"/>
+      <c r="S17" s="155"/>
+      <c r="T17" s="155"/>
+      <c r="U17" s="155"/>
+      <c r="V17" s="155"/>
+      <c r="W17" s="155"/>
+      <c r="X17" s="156"/>
       <c r="Y17" s="9"/>
     </row>
     <row r="18" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8"/>
-      <c r="B18" s="154"/>
-[...11 lines deleted...]
-      <c r="L18" s="110"/>
+      <c r="B18" s="158"/>
+      <c r="C18" s="115" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="116"/>
+      <c r="E18" s="116"/>
+      <c r="F18" s="116"/>
+      <c r="G18" s="116"/>
+      <c r="H18" s="116"/>
+      <c r="I18" s="116"/>
+      <c r="J18" s="116"/>
+      <c r="K18" s="116"/>
+      <c r="L18" s="116"/>
       <c r="M18" s="14"/>
-      <c r="N18" s="109" t="s">
-[...10 lines deleted...]
-      <c r="W18" s="110"/>
+      <c r="N18" s="115" t="s">
+        <v>45</v>
+      </c>
+      <c r="O18" s="116"/>
+      <c r="P18" s="116"/>
+      <c r="Q18" s="116"/>
+      <c r="R18" s="116"/>
+      <c r="S18" s="116"/>
+      <c r="T18" s="116"/>
+      <c r="U18" s="116"/>
+      <c r="V18" s="116"/>
+      <c r="W18" s="116"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="9"/>
     </row>
     <row r="19" spans="1:25" ht="22" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="8"/>
-      <c r="B19" s="154"/>
-[...21 lines deleted...]
-      <c r="X19" s="160"/>
+      <c r="B19" s="158"/>
+      <c r="C19" s="162"/>
+      <c r="D19" s="163"/>
+      <c r="E19" s="163"/>
+      <c r="F19" s="163"/>
+      <c r="G19" s="163"/>
+      <c r="H19" s="163"/>
+      <c r="I19" s="163"/>
+      <c r="J19" s="163"/>
+      <c r="K19" s="163"/>
+      <c r="L19" s="163"/>
+      <c r="M19" s="164"/>
+      <c r="N19" s="163"/>
+      <c r="O19" s="163"/>
+      <c r="P19" s="163"/>
+      <c r="Q19" s="163"/>
+      <c r="R19" s="163"/>
+      <c r="S19" s="163"/>
+      <c r="T19" s="163"/>
+      <c r="U19" s="163"/>
+      <c r="V19" s="163"/>
+      <c r="W19" s="163"/>
+      <c r="X19" s="164"/>
       <c r="Y19" s="9"/>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A20" s="8"/>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
       <c r="N20" s="34"/>
       <c r="O20" s="34"/>
       <c r="P20" s="34"/>
       <c r="Q20" s="34"/>
       <c r="R20" s="34"/>
       <c r="S20" s="34"/>
       <c r="T20" s="34"/>
       <c r="U20" s="34"/>
       <c r="V20" s="34"/>
       <c r="W20" s="34"/>
       <c r="X20" s="34"/>
       <c r="Y20" s="9"/>
     </row>
     <row r="21" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="8"/>
-      <c r="B21" s="186" t="s">
+      <c r="B21" s="190" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="167" t="s">
+      <c r="C21" s="171" t="s">
         <v>7</v>
       </c>
-      <c r="D21" s="168"/>
+      <c r="D21" s="172"/>
       <c r="E21" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="F21" s="75"/>
-[...4 lines deleted...]
-      <c r="K21" s="76"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="83"/>
+      <c r="J21" s="83"/>
+      <c r="K21" s="84"/>
       <c r="L21" s="55" t="s">
         <v>14</v>
       </c>
       <c r="M21" s="12"/>
-      <c r="N21" s="71"/>
-[...3 lines deleted...]
-      <c r="R21" s="72"/>
+      <c r="N21" s="79"/>
+      <c r="O21" s="79"/>
+      <c r="P21" s="79"/>
+      <c r="Q21" s="79"/>
+      <c r="R21" s="80"/>
       <c r="S21" s="55" t="s">
         <v>10</v>
       </c>
-      <c r="T21" s="75"/>
-[...3 lines deleted...]
-      <c r="X21" s="76"/>
+      <c r="T21" s="83"/>
+      <c r="U21" s="83"/>
+      <c r="V21" s="83"/>
+      <c r="W21" s="83"/>
+      <c r="X21" s="84"/>
       <c r="Y21" s="9"/>
     </row>
     <row r="22" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="8"/>
-      <c r="B22" s="187"/>
-[...1 lines deleted...]
-      <c r="D22" s="170"/>
+      <c r="B22" s="191"/>
+      <c r="C22" s="173"/>
+      <c r="D22" s="174"/>
       <c r="E22" s="15"/>
-      <c r="F22" s="77"/>
-[...4 lines deleted...]
-      <c r="K22" s="78"/>
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="85"/>
+      <c r="I22" s="85"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="86"/>
       <c r="L22" s="15"/>
       <c r="M22" s="16"/>
-      <c r="N22" s="73"/>
-[...3 lines deleted...]
-      <c r="R22" s="74"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="81"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="81"/>
+      <c r="R22" s="82"/>
       <c r="S22" s="15"/>
-      <c r="T22" s="77"/>
-[...3 lines deleted...]
-      <c r="X22" s="78"/>
+      <c r="T22" s="85"/>
+      <c r="U22" s="85"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="86"/>
       <c r="Y22" s="9"/>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A23" s="8"/>
-      <c r="B23" s="187"/>
-[...1 lines deleted...]
-      <c r="D23" s="192"/>
+      <c r="B23" s="191"/>
+      <c r="C23" s="183"/>
+      <c r="D23" s="196"/>
       <c r="E23" s="55" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
       <c r="T23" s="12"/>
       <c r="U23" s="12"/>
       <c r="V23" s="12"/>
       <c r="W23" s="12"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="9"/>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A24" s="8"/>
-      <c r="B24" s="187"/>
-[...21 lines deleted...]
-      <c r="X24" s="196"/>
+      <c r="B24" s="191"/>
+      <c r="C24" s="183"/>
+      <c r="D24" s="196"/>
+      <c r="E24" s="198"/>
+      <c r="F24" s="199"/>
+      <c r="G24" s="199"/>
+      <c r="H24" s="199"/>
+      <c r="I24" s="199"/>
+      <c r="J24" s="199"/>
+      <c r="K24" s="199"/>
+      <c r="L24" s="199"/>
+      <c r="M24" s="199"/>
+      <c r="N24" s="199"/>
+      <c r="O24" s="199"/>
+      <c r="P24" s="199"/>
+      <c r="Q24" s="199"/>
+      <c r="R24" s="199"/>
+      <c r="S24" s="199"/>
+      <c r="T24" s="199"/>
+      <c r="U24" s="199"/>
+      <c r="V24" s="199"/>
+      <c r="W24" s="199"/>
+      <c r="X24" s="200"/>
       <c r="Y24" s="9"/>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A25" s="8"/>
-      <c r="B25" s="187"/>
-[...21 lines deleted...]
-      <c r="X25" s="199"/>
+      <c r="B25" s="191"/>
+      <c r="C25" s="185"/>
+      <c r="D25" s="197"/>
+      <c r="E25" s="201"/>
+      <c r="F25" s="202"/>
+      <c r="G25" s="202"/>
+      <c r="H25" s="202"/>
+      <c r="I25" s="202"/>
+      <c r="J25" s="202"/>
+      <c r="K25" s="202"/>
+      <c r="L25" s="202"/>
+      <c r="M25" s="202"/>
+      <c r="N25" s="202"/>
+      <c r="O25" s="202"/>
+      <c r="P25" s="202"/>
+      <c r="Q25" s="202"/>
+      <c r="R25" s="202"/>
+      <c r="S25" s="202"/>
+      <c r="T25" s="202"/>
+      <c r="U25" s="202"/>
+      <c r="V25" s="202"/>
+      <c r="W25" s="202"/>
+      <c r="X25" s="203"/>
       <c r="Y25" s="9"/>
     </row>
     <row r="26" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="8"/>
-      <c r="B26" s="187"/>
-[...11 lines deleted...]
-      <c r="L26" s="110"/>
+      <c r="B26" s="191"/>
+      <c r="C26" s="115" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="116"/>
+      <c r="E26" s="116"/>
+      <c r="F26" s="116"/>
+      <c r="G26" s="116"/>
+      <c r="H26" s="116"/>
+      <c r="I26" s="116"/>
+      <c r="J26" s="116"/>
+      <c r="K26" s="116"/>
+      <c r="L26" s="116"/>
       <c r="M26" s="14"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="11"/>
       <c r="Y26" s="9"/>
     </row>
     <row r="27" spans="1:25" ht="22" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="8"/>
-      <c r="B27" s="188"/>
-[...21 lines deleted...]
-      <c r="X27" s="191"/>
+      <c r="B27" s="192"/>
+      <c r="C27" s="193"/>
+      <c r="D27" s="194"/>
+      <c r="E27" s="194"/>
+      <c r="F27" s="194"/>
+      <c r="G27" s="194"/>
+      <c r="H27" s="194"/>
+      <c r="I27" s="194"/>
+      <c r="J27" s="194"/>
+      <c r="K27" s="194"/>
+      <c r="L27" s="194"/>
+      <c r="M27" s="194"/>
+      <c r="N27" s="194"/>
+      <c r="O27" s="194"/>
+      <c r="P27" s="194"/>
+      <c r="Q27" s="194"/>
+      <c r="R27" s="194"/>
+      <c r="S27" s="194"/>
+      <c r="T27" s="194"/>
+      <c r="U27" s="194"/>
+      <c r="V27" s="194"/>
+      <c r="W27" s="194"/>
+      <c r="X27" s="195"/>
       <c r="Y27" s="9"/>
     </row>
     <row r="28" spans="1:25" ht="11" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="8"/>
       <c r="B28" s="37"/>
       <c r="C28" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
       <c r="Q28" s="39"/>
       <c r="R28" s="39"/>
       <c r="S28" s="39"/>
       <c r="T28" s="39"/>
       <c r="U28" s="39"/>
       <c r="V28" s="39"/>
       <c r="W28" s="39"/>
       <c r="X28" s="39"/>
       <c r="Y28" s="9"/>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.2">
@@ -3535,2435 +3569,2525 @@
       <c r="D29" s="18"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="16"/>
       <c r="O29" s="16"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="16"/>
       <c r="R29" s="16"/>
       <c r="S29" s="16"/>
       <c r="T29" s="16"/>
       <c r="U29" s="16"/>
       <c r="V29" s="16"/>
       <c r="W29" s="16"/>
       <c r="X29" s="16"/>
       <c r="Y29" s="9"/>
     </row>
     <row r="30" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="8"/>
-      <c r="B30" s="166" t="s">
+      <c r="B30" s="170" t="s">
         <v>13</v>
       </c>
-      <c r="C30" s="167" t="s">
+      <c r="C30" s="171" t="s">
         <v>7</v>
       </c>
-      <c r="D30" s="168"/>
-      <c r="E30" s="183" t="s">
+      <c r="D30" s="172"/>
+      <c r="E30" s="187" t="s">
         <v>8</v>
       </c>
-      <c r="F30" s="183"/>
-      <c r="G30" s="183"/>
+      <c r="F30" s="187"/>
+      <c r="G30" s="187"/>
       <c r="H30" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="I30" s="162"/>
-[...2 lines deleted...]
-      <c r="L30" s="163"/>
+      <c r="I30" s="166"/>
+      <c r="J30" s="166"/>
+      <c r="K30" s="166"/>
+      <c r="L30" s="167"/>
       <c r="M30" s="56" t="s">
         <v>10</v>
       </c>
       <c r="N30" s="34"/>
-      <c r="O30" s="171"/>
-[...8 lines deleted...]
-      <c r="X30" s="172"/>
+      <c r="O30" s="175"/>
+      <c r="P30" s="175"/>
+      <c r="Q30" s="175"/>
+      <c r="R30" s="175"/>
+      <c r="S30" s="175"/>
+      <c r="T30" s="175"/>
+      <c r="U30" s="175"/>
+      <c r="V30" s="175"/>
+      <c r="W30" s="175"/>
+      <c r="X30" s="176"/>
       <c r="Y30" s="9"/>
     </row>
     <row r="31" spans="1:25" ht="12" x14ac:dyDescent="0.2">
       <c r="A31" s="8"/>
-      <c r="B31" s="166"/>
-[...4 lines deleted...]
-      <c r="G31" s="183"/>
+      <c r="B31" s="170"/>
+      <c r="C31" s="173"/>
+      <c r="D31" s="174"/>
+      <c r="E31" s="187"/>
+      <c r="F31" s="187"/>
+      <c r="G31" s="187"/>
       <c r="H31" s="15"/>
-      <c r="I31" s="164"/>
-[...2 lines deleted...]
-      <c r="L31" s="165"/>
+      <c r="I31" s="168"/>
+      <c r="J31" s="168"/>
+      <c r="K31" s="168"/>
+      <c r="L31" s="169"/>
       <c r="M31" s="21"/>
       <c r="N31" s="16"/>
-      <c r="O31" s="173"/>
-[...8 lines deleted...]
-      <c r="X31" s="174"/>
+      <c r="O31" s="177"/>
+      <c r="P31" s="177"/>
+      <c r="Q31" s="177"/>
+      <c r="R31" s="177"/>
+      <c r="S31" s="177"/>
+      <c r="T31" s="177"/>
+      <c r="U31" s="177"/>
+      <c r="V31" s="177"/>
+      <c r="W31" s="177"/>
+      <c r="X31" s="178"/>
       <c r="Y31" s="9"/>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A32" s="8"/>
-      <c r="B32" s="166"/>
-[...6 lines deleted...]
-      <c r="G32" s="185"/>
+      <c r="B32" s="170"/>
+      <c r="C32" s="183"/>
+      <c r="D32" s="184"/>
+      <c r="E32" s="188" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" s="189"/>
+      <c r="G32" s="189"/>
       <c r="H32" s="55" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="7"/>
       <c r="M32" s="55" t="s">
         <v>9</v>
       </c>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="38"/>
       <c r="S32" s="38"/>
       <c r="T32" s="38"/>
       <c r="U32" s="38"/>
       <c r="V32" s="38"/>
       <c r="W32" s="38"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="9"/>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A33" s="8"/>
-      <c r="B33" s="166"/>
-[...21 lines deleted...]
-      <c r="X33" s="177"/>
+      <c r="B33" s="170"/>
+      <c r="C33" s="183"/>
+      <c r="D33" s="184"/>
+      <c r="E33" s="189"/>
+      <c r="F33" s="189"/>
+      <c r="G33" s="189"/>
+      <c r="H33" s="179"/>
+      <c r="I33" s="180"/>
+      <c r="J33" s="180"/>
+      <c r="K33" s="180"/>
+      <c r="L33" s="181"/>
+      <c r="M33" s="179"/>
+      <c r="N33" s="180"/>
+      <c r="O33" s="180"/>
+      <c r="P33" s="180"/>
+      <c r="Q33" s="180"/>
+      <c r="R33" s="180"/>
+      <c r="S33" s="180"/>
+      <c r="T33" s="180"/>
+      <c r="U33" s="180"/>
+      <c r="V33" s="180"/>
+      <c r="W33" s="180"/>
+      <c r="X33" s="181"/>
       <c r="Y33" s="9"/>
     </row>
     <row r="34" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="8"/>
-      <c r="B34" s="166"/>
-[...21 lines deleted...]
-      <c r="X34" s="78"/>
+      <c r="B34" s="170"/>
+      <c r="C34" s="185"/>
+      <c r="D34" s="186"/>
+      <c r="E34" s="189"/>
+      <c r="F34" s="189"/>
+      <c r="G34" s="189"/>
+      <c r="H34" s="182"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="86"/>
+      <c r="M34" s="182"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+      <c r="W34" s="85"/>
+      <c r="X34" s="86"/>
       <c r="Y34" s="9"/>
     </row>
     <row r="35" spans="1:25" ht="9.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="8"/>
       <c r="B35" s="37"/>
       <c r="C35" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D35" s="32"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="34"/>
       <c r="N35" s="34"/>
       <c r="O35" s="34"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="9"/>
     </row>
     <row r="36" spans="1:25" ht="9.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="8"/>
       <c r="B36" s="37"/>
       <c r="C36" s="38" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D36" s="32"/>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
       <c r="G36" s="40"/>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="9"/>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A37" s="8"/>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
       <c r="N37" s="34"/>
       <c r="O37" s="34"/>
       <c r="P37" s="34"/>
       <c r="Q37" s="34"/>
       <c r="R37" s="34"/>
       <c r="V37" s="34"/>
       <c r="W37" s="34"/>
       <c r="X37" s="41" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="Y37" s="9"/>
     </row>
     <row r="38" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="8"/>
-      <c r="B38" s="161" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="80" t="s">
+      <c r="B38" s="165" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="D38" s="80"/>
-[...8 lines deleted...]
-      <c r="M38" s="98" t="s">
+      <c r="D38" s="88"/>
+      <c r="E38" s="88"/>
+      <c r="F38" s="88"/>
+      <c r="G38" s="88"/>
+      <c r="H38" s="88"/>
+      <c r="I38" s="88"/>
+      <c r="J38" s="88"/>
+      <c r="K38" s="88"/>
+      <c r="L38" s="88"/>
+      <c r="M38" s="104" t="s">
         <v>15</v>
       </c>
-      <c r="N38" s="99"/>
-[...4 lines deleted...]
-      <c r="Q38" s="87" t="s">
+      <c r="N38" s="105"/>
+      <c r="O38" s="94" t="s">
+        <v>69</v>
+      </c>
+      <c r="P38" s="96"/>
+      <c r="Q38" s="94" t="s">
         <v>20</v>
       </c>
-      <c r="R38" s="88"/>
-[...1 lines deleted...]
-      <c r="T38" s="98" t="s">
+      <c r="R38" s="95"/>
+      <c r="S38" s="96"/>
+      <c r="T38" s="104" t="s">
         <v>19</v>
       </c>
-      <c r="U38" s="99"/>
-[...4 lines deleted...]
-      <c r="X38" s="89"/>
+      <c r="U38" s="105"/>
+      <c r="V38" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="W38" s="95"/>
+      <c r="X38" s="96"/>
       <c r="Y38" s="9"/>
     </row>
     <row r="39" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="8"/>
-      <c r="B39" s="161"/>
-[...19 lines deleted...]
-        <f>O39*M39</f>
+      <c r="B39" s="165"/>
+      <c r="C39" s="71" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" s="71"/>
+      <c r="E39" s="71"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="71"/>
+      <c r="H39" s="71"/>
+      <c r="I39" s="71"/>
+      <c r="J39" s="71"/>
+      <c r="K39" s="71"/>
+      <c r="L39" s="71"/>
+      <c r="M39" s="102"/>
+      <c r="N39" s="103"/>
+      <c r="O39" s="72">
+        <v>42900</v>
+      </c>
+      <c r="P39" s="72"/>
+      <c r="Q39" s="72">
+        <f t="shared" ref="Q39:Q45" si="0">O39*M39</f>
         <v>0</v>
       </c>
-      <c r="R39" s="95"/>
-[...1 lines deleted...]
-      <c r="T39" s="96">
+      <c r="R39" s="72"/>
+      <c r="S39" s="72"/>
+      <c r="T39" s="73">
         <v>1</v>
       </c>
-      <c r="U39" s="97"/>
-[...1 lines deleted...]
-        <f>Q39*T39</f>
+      <c r="U39" s="74"/>
+      <c r="V39" s="72">
+        <f t="shared" ref="V39:V45" si="1">Q39*T39</f>
         <v>0</v>
       </c>
-      <c r="W39" s="95"/>
-      <c r="X39" s="95"/>
+      <c r="W39" s="72"/>
+      <c r="X39" s="72"/>
       <c r="Y39" s="9"/>
     </row>
     <row r="40" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="8"/>
-      <c r="B40" s="161"/>
-[...19 lines deleted...]
-        <f>O40*M40</f>
+      <c r="B40" s="165"/>
+      <c r="C40" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" s="71"/>
+      <c r="E40" s="71"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="71"/>
+      <c r="I40" s="71"/>
+      <c r="J40" s="71"/>
+      <c r="K40" s="71"/>
+      <c r="L40" s="71"/>
+      <c r="M40" s="102"/>
+      <c r="N40" s="103"/>
+      <c r="O40" s="72">
+        <v>40700</v>
+      </c>
+      <c r="P40" s="72"/>
+      <c r="Q40" s="72">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R40" s="95"/>
-[...1 lines deleted...]
-      <c r="T40" s="96">
+      <c r="R40" s="72"/>
+      <c r="S40" s="72"/>
+      <c r="T40" s="73">
         <v>12</v>
       </c>
-      <c r="U40" s="97"/>
-[...1 lines deleted...]
-        <f>Q40*T40</f>
+      <c r="U40" s="74"/>
+      <c r="V40" s="72">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W40" s="95"/>
-      <c r="X40" s="95"/>
+      <c r="W40" s="72"/>
+      <c r="X40" s="72"/>
       <c r="Y40" s="9"/>
     </row>
     <row r="41" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="8"/>
-      <c r="B41" s="161"/>
-[...19 lines deleted...]
-        <f>O41*M41</f>
+      <c r="B41" s="165"/>
+      <c r="C41" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="71"/>
+      <c r="E41" s="71"/>
+      <c r="F41" s="71"/>
+      <c r="G41" s="71"/>
+      <c r="H41" s="71"/>
+      <c r="I41" s="71"/>
+      <c r="J41" s="71"/>
+      <c r="K41" s="71"/>
+      <c r="L41" s="71"/>
+      <c r="M41" s="102"/>
+      <c r="N41" s="103"/>
+      <c r="O41" s="72">
+        <v>73700</v>
+      </c>
+      <c r="P41" s="72"/>
+      <c r="Q41" s="72">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R41" s="95"/>
-[...1 lines deleted...]
-      <c r="T41" s="96">
+      <c r="R41" s="72"/>
+      <c r="S41" s="72"/>
+      <c r="T41" s="73">
         <v>12</v>
       </c>
-      <c r="U41" s="97"/>
-[...1 lines deleted...]
-        <f>Q41*T41</f>
+      <c r="U41" s="74"/>
+      <c r="V41" s="72">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W41" s="95"/>
-      <c r="X41" s="95"/>
+      <c r="W41" s="72"/>
+      <c r="X41" s="72"/>
       <c r="Y41" s="9"/>
     </row>
     <row r="42" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="8"/>
-      <c r="B42" s="161"/>
-[...19 lines deleted...]
-        <f>O42*M42</f>
+      <c r="B42" s="165"/>
+      <c r="C42" s="71" t="s">
+        <v>80</v>
+      </c>
+      <c r="D42" s="71"/>
+      <c r="E42" s="71"/>
+      <c r="F42" s="71"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="71"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="71"/>
+      <c r="K42" s="71"/>
+      <c r="L42" s="71"/>
+      <c r="M42" s="102"/>
+      <c r="N42" s="103"/>
+      <c r="O42" s="72">
+        <v>137500</v>
+      </c>
+      <c r="P42" s="72"/>
+      <c r="Q42" s="72">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R42" s="95"/>
-[...1 lines deleted...]
-      <c r="T42" s="96">
+      <c r="R42" s="72"/>
+      <c r="S42" s="72"/>
+      <c r="T42" s="73">
         <v>36</v>
       </c>
-      <c r="U42" s="97"/>
-[...1 lines deleted...]
-        <f>Q42*T42</f>
+      <c r="U42" s="74"/>
+      <c r="V42" s="72">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W42" s="95"/>
-      <c r="X42" s="95"/>
+      <c r="W42" s="72"/>
+      <c r="X42" s="72"/>
       <c r="Y42" s="9"/>
     </row>
     <row r="43" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="8"/>
-      <c r="B43" s="161"/>
-[...19 lines deleted...]
-        <f>O43*M43</f>
+      <c r="B43" s="165"/>
+      <c r="C43" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" s="71"/>
+      <c r="E43" s="71"/>
+      <c r="F43" s="71"/>
+      <c r="G43" s="71"/>
+      <c r="H43" s="71"/>
+      <c r="I43" s="71"/>
+      <c r="J43" s="71"/>
+      <c r="K43" s="71"/>
+      <c r="L43" s="71"/>
+      <c r="M43" s="75"/>
+      <c r="N43" s="76"/>
+      <c r="O43" s="72">
+        <v>156750</v>
+      </c>
+      <c r="P43" s="72"/>
+      <c r="Q43" s="72">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R43" s="95"/>
-[...1 lines deleted...]
-      <c r="T43" s="96">
+      <c r="R43" s="72"/>
+      <c r="S43" s="72"/>
+      <c r="T43" s="73">
         <v>36</v>
       </c>
-      <c r="U43" s="97"/>
-[...1 lines deleted...]
-        <f>Q43*T43</f>
+      <c r="U43" s="74"/>
+      <c r="V43" s="72">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W43" s="95"/>
-      <c r="X43" s="95"/>
+      <c r="W43" s="72"/>
+      <c r="X43" s="72"/>
       <c r="Y43" s="9"/>
     </row>
     <row r="44" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="8"/>
-      <c r="B44" s="161"/>
-[...183 lines deleted...]
-      <c r="Q49" s="95">
+      <c r="B44" s="165"/>
+      <c r="C44" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="D44" s="71"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="71"/>
+      <c r="H44" s="71"/>
+      <c r="I44" s="71"/>
+      <c r="J44" s="71"/>
+      <c r="K44" s="71"/>
+      <c r="L44" s="71"/>
+      <c r="M44" s="102"/>
+      <c r="N44" s="103"/>
+      <c r="O44" s="72">
+        <v>217800.00000000003</v>
+      </c>
+      <c r="P44" s="72"/>
+      <c r="Q44" s="72">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R49" s="95"/>
-[...1 lines deleted...]
-      <c r="T49" s="96">
+      <c r="R44" s="72"/>
+      <c r="S44" s="72"/>
+      <c r="T44" s="73">
         <v>36</v>
       </c>
-      <c r="U49" s="97"/>
-      <c r="V49" s="95">
+      <c r="U44" s="74"/>
+      <c r="V44" s="72">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
+      <c r="W44" s="72"/>
+      <c r="X44" s="72"/>
+      <c r="Y44" s="9"/>
+    </row>
+    <row r="45" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="8"/>
+      <c r="B45" s="165"/>
+      <c r="C45" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="71"/>
+      <c r="E45" s="71"/>
+      <c r="F45" s="71"/>
+      <c r="G45" s="71"/>
+      <c r="H45" s="71"/>
+      <c r="I45" s="71"/>
+      <c r="J45" s="71"/>
+      <c r="K45" s="71"/>
+      <c r="L45" s="71"/>
+      <c r="M45" s="75"/>
+      <c r="N45" s="76"/>
+      <c r="O45" s="72">
+        <v>237050.00000000003</v>
+      </c>
+      <c r="P45" s="72"/>
+      <c r="Q45" s="72">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R45" s="72"/>
+      <c r="S45" s="72"/>
+      <c r="T45" s="73">
+        <v>36</v>
+      </c>
+      <c r="U45" s="74"/>
+      <c r="V45" s="72">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="W45" s="72"/>
+      <c r="X45" s="72"/>
+      <c r="Y45" s="9"/>
+    </row>
+    <row r="46" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="8"/>
+      <c r="B46" s="165"/>
+      <c r="C46" s="89" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" s="89"/>
+      <c r="E46" s="89"/>
+      <c r="F46" s="89"/>
+      <c r="G46" s="89"/>
+      <c r="H46" s="89"/>
+      <c r="I46" s="89"/>
+      <c r="J46" s="89"/>
+      <c r="K46" s="89"/>
+      <c r="L46" s="89"/>
+      <c r="M46" s="29"/>
+      <c r="N46" s="30"/>
+      <c r="O46" s="30"/>
+      <c r="P46" s="30"/>
+      <c r="Q46" s="93">
+        <f>SUM(Q39:S44)</f>
+        <v>0</v>
+      </c>
+      <c r="R46" s="93"/>
+      <c r="S46" s="93"/>
+      <c r="T46" s="58"/>
+      <c r="U46" s="58"/>
+      <c r="V46" s="93">
+        <f>SUM(V39:X44)</f>
+        <v>0</v>
+      </c>
+      <c r="W46" s="93"/>
+      <c r="X46" s="93"/>
+      <c r="Y46" s="9"/>
+    </row>
+    <row r="47" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A47" s="8"/>
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34"/>
+      <c r="I47" s="34"/>
+      <c r="M47" s="34"/>
+      <c r="N47" s="34"/>
+      <c r="O47" s="34"/>
+      <c r="P47" s="34"/>
+      <c r="Q47" s="34"/>
+      <c r="R47" s="34"/>
+      <c r="S47" s="34"/>
+      <c r="T47" s="34"/>
+      <c r="U47" s="34"/>
+      <c r="V47" s="34"/>
+      <c r="W47" s="34"/>
+      <c r="X47" s="34"/>
+      <c r="Y47" s="9"/>
+    </row>
+    <row r="48" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A48" s="8"/>
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+      <c r="I48" s="34"/>
+      <c r="M48" s="34"/>
+      <c r="N48" s="34"/>
+      <c r="O48" s="34"/>
+      <c r="P48" s="34"/>
+      <c r="Q48" s="34"/>
+      <c r="R48" s="34"/>
+      <c r="S48" s="34"/>
+      <c r="T48" s="34"/>
+      <c r="U48" s="34"/>
+      <c r="V48" s="34"/>
+      <c r="W48" s="34"/>
+      <c r="X48" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y48" s="9"/>
+    </row>
+    <row r="49" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="8"/>
+      <c r="B49" s="165" t="s">
+        <v>65</v>
+      </c>
+      <c r="C49" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="88"/>
+      <c r="E49" s="88"/>
+      <c r="F49" s="88"/>
+      <c r="G49" s="88"/>
+      <c r="H49" s="88"/>
+      <c r="I49" s="88"/>
+      <c r="J49" s="88"/>
+      <c r="K49" s="88"/>
+      <c r="L49" s="88"/>
+      <c r="M49" s="104" t="s">
+        <v>15</v>
+      </c>
+      <c r="N49" s="105"/>
+      <c r="O49" s="94" t="s">
+        <v>69</v>
+      </c>
+      <c r="P49" s="96"/>
+      <c r="Q49" s="94" t="s">
+        <v>20</v>
+      </c>
+      <c r="R49" s="95"/>
+      <c r="S49" s="96"/>
+      <c r="T49" s="104" t="s">
+        <v>19</v>
+      </c>
+      <c r="U49" s="105"/>
+      <c r="V49" s="94" t="s">
+        <v>26</v>
+      </c>
       <c r="W49" s="95"/>
-      <c r="X49" s="95"/>
+      <c r="X49" s="96"/>
       <c r="Y49" s="9"/>
     </row>
     <row r="50" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="8"/>
-      <c r="B50" s="161"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B50" s="165"/>
+      <c r="C50" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="D50" s="71"/>
+      <c r="E50" s="71"/>
+      <c r="F50" s="71"/>
+      <c r="G50" s="71"/>
+      <c r="H50" s="71"/>
+      <c r="I50" s="71"/>
+      <c r="J50" s="71"/>
+      <c r="K50" s="71"/>
+      <c r="L50" s="71"/>
+      <c r="M50" s="100"/>
+      <c r="N50" s="101"/>
+      <c r="O50" s="72">
+        <v>119900.00000000001</v>
+      </c>
+      <c r="P50" s="72"/>
+      <c r="Q50" s="72">
+        <f t="shared" ref="Q50:Q56" si="2">O50*M50</f>
         <v>0</v>
       </c>
-      <c r="R50" s="95"/>
-[...6 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="R50" s="72"/>
+      <c r="S50" s="72"/>
+      <c r="T50" s="73">
+        <v>36</v>
+      </c>
+      <c r="U50" s="74"/>
+      <c r="V50" s="72">
+        <f t="shared" ref="V50:V56" si="3">Q50*T50</f>
         <v>0</v>
       </c>
-      <c r="W50" s="95"/>
-      <c r="X50" s="95"/>
+      <c r="W50" s="72"/>
+      <c r="X50" s="72"/>
       <c r="Y50" s="9"/>
     </row>
     <row r="51" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="8"/>
-      <c r="B51" s="161"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B51" s="165"/>
+      <c r="C51" s="71" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" s="71"/>
+      <c r="E51" s="71"/>
+      <c r="F51" s="71"/>
+      <c r="G51" s="71"/>
+      <c r="H51" s="71"/>
+      <c r="I51" s="71"/>
+      <c r="J51" s="71"/>
+      <c r="K51" s="71"/>
+      <c r="L51" s="71"/>
+      <c r="M51" s="77"/>
+      <c r="N51" s="78"/>
+      <c r="O51" s="72">
+        <v>139150</v>
+      </c>
+      <c r="P51" s="72"/>
+      <c r="Q51" s="72">
+        <f t="shared" ref="Q51" si="4">O51*M51</f>
         <v>0</v>
       </c>
-      <c r="R51" s="95"/>
-[...6 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="R51" s="72"/>
+      <c r="S51" s="72"/>
+      <c r="T51" s="73">
+        <v>36</v>
+      </c>
+      <c r="U51" s="74"/>
+      <c r="V51" s="72">
+        <f t="shared" ref="V51" si="5">Q51*T51</f>
         <v>0</v>
       </c>
-      <c r="W51" s="95"/>
-      <c r="X51" s="95"/>
+      <c r="W51" s="72"/>
+      <c r="X51" s="72"/>
       <c r="Y51" s="9"/>
     </row>
     <row r="52" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="8"/>
-      <c r="B52" s="161"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B52" s="165"/>
+      <c r="C52" s="71" t="s">
+        <v>66</v>
+      </c>
+      <c r="D52" s="71"/>
+      <c r="E52" s="71"/>
+      <c r="F52" s="71"/>
+      <c r="G52" s="71"/>
+      <c r="H52" s="71"/>
+      <c r="I52" s="71"/>
+      <c r="J52" s="71"/>
+      <c r="K52" s="71"/>
+      <c r="L52" s="71"/>
+      <c r="M52" s="100"/>
+      <c r="N52" s="101"/>
+      <c r="O52" s="72">
+        <v>27940.000000000004</v>
+      </c>
+      <c r="P52" s="72"/>
+      <c r="Q52" s="72">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R52" s="95"/>
-[...6 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="R52" s="72"/>
+      <c r="S52" s="72"/>
+      <c r="T52" s="73">
+        <v>36</v>
+      </c>
+      <c r="U52" s="74"/>
+      <c r="V52" s="72">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="W52" s="95"/>
-      <c r="X52" s="95"/>
+      <c r="W52" s="72"/>
+      <c r="X52" s="72"/>
       <c r="Y52" s="9"/>
     </row>
     <row r="53" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="8"/>
-      <c r="B53" s="161"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B53" s="165"/>
+      <c r="C53" s="71" t="s">
+        <v>67</v>
+      </c>
+      <c r="D53" s="71"/>
+      <c r="E53" s="71"/>
+      <c r="F53" s="71"/>
+      <c r="G53" s="71"/>
+      <c r="H53" s="71"/>
+      <c r="I53" s="71"/>
+      <c r="J53" s="71"/>
+      <c r="K53" s="71"/>
+      <c r="L53" s="71"/>
+      <c r="M53" s="100"/>
+      <c r="N53" s="101"/>
+      <c r="O53" s="72">
+        <v>6930.0000000000009</v>
+      </c>
+      <c r="P53" s="72"/>
+      <c r="Q53" s="72">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R53" s="95"/>
-[...1 lines deleted...]
-      <c r="T53" s="96">
+      <c r="R53" s="72"/>
+      <c r="S53" s="72"/>
+      <c r="T53" s="73">
         <v>12</v>
       </c>
-      <c r="U53" s="97"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="U53" s="74"/>
+      <c r="V53" s="72">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="W53" s="95"/>
-      <c r="X53" s="95"/>
+      <c r="W53" s="72"/>
+      <c r="X53" s="72"/>
       <c r="Y53" s="9"/>
     </row>
     <row r="54" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="8"/>
-      <c r="B54" s="161"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B54" s="165"/>
+      <c r="C54" s="71" t="s">
+        <v>68</v>
+      </c>
+      <c r="D54" s="71"/>
+      <c r="E54" s="71"/>
+      <c r="F54" s="71"/>
+      <c r="G54" s="71"/>
+      <c r="H54" s="71"/>
+      <c r="I54" s="71"/>
+      <c r="J54" s="71"/>
+      <c r="K54" s="71"/>
+      <c r="L54" s="71"/>
+      <c r="M54" s="100"/>
+      <c r="N54" s="101"/>
+      <c r="O54" s="72">
+        <v>14300.000000000002</v>
+      </c>
+      <c r="P54" s="72"/>
+      <c r="Q54" s="72">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R54" s="95"/>
-[...6 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="R54" s="72"/>
+      <c r="S54" s="72"/>
+      <c r="T54" s="73">
+        <v>12</v>
+      </c>
+      <c r="U54" s="74"/>
+      <c r="V54" s="72">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="W54" s="95"/>
-      <c r="X54" s="95"/>
+      <c r="W54" s="72"/>
+      <c r="X54" s="72"/>
       <c r="Y54" s="9"/>
     </row>
     <row r="55" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="8"/>
-      <c r="B55" s="200"/>
-[...17 lines deleted...]
-        <f>SUM(Q48:S54)</f>
+      <c r="B55" s="165"/>
+      <c r="C55" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="D55" s="71"/>
+      <c r="E55" s="71"/>
+      <c r="F55" s="71"/>
+      <c r="G55" s="71"/>
+      <c r="H55" s="71"/>
+      <c r="I55" s="71"/>
+      <c r="J55" s="71"/>
+      <c r="K55" s="71"/>
+      <c r="L55" s="71"/>
+      <c r="M55" s="100"/>
+      <c r="N55" s="101"/>
+      <c r="O55" s="72">
+        <v>14630.000000000002</v>
+      </c>
+      <c r="P55" s="72"/>
+      <c r="Q55" s="72">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="R55" s="86"/>
-[...4 lines deleted...]
-        <f>SUM(V48:X54)</f>
+      <c r="R55" s="72"/>
+      <c r="S55" s="72"/>
+      <c r="T55" s="73">
+        <v>12</v>
+      </c>
+      <c r="U55" s="74"/>
+      <c r="V55" s="72">
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="W55" s="86"/>
-      <c r="X55" s="86"/>
+      <c r="W55" s="72"/>
+      <c r="X55" s="72"/>
       <c r="Y55" s="9"/>
     </row>
     <row r="56" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="8"/>
-      <c r="B56" s="37"/>
-[...21 lines deleted...]
-      <c r="X56" s="42"/>
+      <c r="B56" s="165"/>
+      <c r="C56" s="71" t="s">
+        <v>86</v>
+      </c>
+      <c r="D56" s="71"/>
+      <c r="E56" s="71"/>
+      <c r="F56" s="71"/>
+      <c r="G56" s="71"/>
+      <c r="H56" s="71"/>
+      <c r="I56" s="71"/>
+      <c r="J56" s="71"/>
+      <c r="K56" s="71"/>
+      <c r="L56" s="71"/>
+      <c r="M56" s="100"/>
+      <c r="N56" s="101"/>
+      <c r="O56" s="72">
+        <v>5830.0000000000009</v>
+      </c>
+      <c r="P56" s="72"/>
+      <c r="Q56" s="72">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R56" s="72"/>
+      <c r="S56" s="72"/>
+      <c r="T56" s="73">
+        <v>36</v>
+      </c>
+      <c r="U56" s="74"/>
+      <c r="V56" s="72">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="W56" s="72"/>
+      <c r="X56" s="72"/>
       <c r="Y56" s="9"/>
     </row>
     <row r="57" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="8"/>
-      <c r="B57" s="37"/>
-[...22 lines deleted...]
-      <c r="X57" s="89"/>
+      <c r="B57" s="204"/>
+      <c r="C57" s="89" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="89"/>
+      <c r="E57" s="89"/>
+      <c r="F57" s="89"/>
+      <c r="G57" s="89"/>
+      <c r="H57" s="89"/>
+      <c r="I57" s="89"/>
+      <c r="J57" s="89"/>
+      <c r="K57" s="89"/>
+      <c r="L57" s="89"/>
+      <c r="M57" s="29"/>
+      <c r="N57" s="30"/>
+      <c r="O57" s="30"/>
+      <c r="P57" s="30"/>
+      <c r="Q57" s="93">
+        <f>SUM(Q50:S56)</f>
+        <v>0</v>
+      </c>
+      <c r="R57" s="93"/>
+      <c r="S57" s="93"/>
+      <c r="T57" s="30"/>
+      <c r="U57" s="58"/>
+      <c r="V57" s="93">
+        <f>SUM(V50:X56)</f>
+        <v>0</v>
+      </c>
+      <c r="W57" s="93"/>
+      <c r="X57" s="93"/>
       <c r="Y57" s="9"/>
     </row>
     <row r="58" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="8"/>
-      <c r="B58" s="57"/>
-[...17 lines deleted...]
-        <f>SUM(Q44+Q55)</f>
+      <c r="B58" s="37"/>
+      <c r="C58" s="33"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="33"/>
+      <c r="G58" s="33"/>
+      <c r="H58" s="33"/>
+      <c r="I58" s="33"/>
+      <c r="J58" s="42"/>
+      <c r="K58" s="42"/>
+      <c r="L58" s="42"/>
+      <c r="M58" s="42"/>
+      <c r="N58" s="43"/>
+      <c r="O58" s="43"/>
+      <c r="P58" s="43"/>
+      <c r="Q58" s="42"/>
+      <c r="R58" s="42"/>
+      <c r="S58" s="43"/>
+      <c r="T58" s="43"/>
+      <c r="U58" s="43"/>
+      <c r="V58" s="42"/>
+      <c r="W58" s="42"/>
+      <c r="X58" s="42"/>
+      <c r="Y58" s="9"/>
+    </row>
+    <row r="59" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="8"/>
+      <c r="B59" s="37"/>
+      <c r="C59" s="33"/>
+      <c r="D59" s="33"/>
+      <c r="E59" s="33"/>
+      <c r="F59" s="33"/>
+      <c r="G59" s="33"/>
+      <c r="H59" s="33"/>
+      <c r="I59" s="33"/>
+      <c r="M59" s="42"/>
+      <c r="N59" s="42"/>
+      <c r="O59" s="42"/>
+      <c r="P59" s="42"/>
+      <c r="Q59" s="94" t="s">
+        <v>20</v>
+      </c>
+      <c r="R59" s="95"/>
+      <c r="S59" s="96"/>
+      <c r="T59" s="42"/>
+      <c r="U59" s="42"/>
+      <c r="V59" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="W59" s="95"/>
+      <c r="X59" s="96"/>
+      <c r="Y59" s="9"/>
+    </row>
+    <row r="60" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="8"/>
+      <c r="B60" s="57"/>
+      <c r="C60" s="88" t="s">
+        <v>88</v>
+      </c>
+      <c r="D60" s="88"/>
+      <c r="E60" s="88"/>
+      <c r="F60" s="88"/>
+      <c r="G60" s="88"/>
+      <c r="H60" s="88"/>
+      <c r="I60" s="88"/>
+      <c r="J60" s="88"/>
+      <c r="K60" s="88"/>
+      <c r="L60" s="88"/>
+      <c r="M60" s="59"/>
+      <c r="N60" s="58"/>
+      <c r="O60" s="58"/>
+      <c r="P60" s="58"/>
+      <c r="Q60" s="97">
+        <f>SUM(Q46+Q57)</f>
         <v>0</v>
       </c>
-      <c r="R58" s="91"/>
-[...4 lines deleted...]
-        <f>SUM(V44+V55)</f>
+      <c r="R60" s="98"/>
+      <c r="S60" s="99"/>
+      <c r="T60" s="58"/>
+      <c r="U60" s="58"/>
+      <c r="V60" s="97">
+        <f>SUM(V46+V57)</f>
         <v>0</v>
       </c>
-      <c r="W58" s="91"/>
-[...58 lines deleted...]
-      <c r="X60" s="34"/>
+      <c r="W60" s="98"/>
+      <c r="X60" s="99"/>
       <c r="Y60" s="9"/>
     </row>
-    <row r="61" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A61" s="8"/>
-      <c r="B61" s="103" t="s">
-[...8 lines deleted...]
-      <c r="I61" s="108"/>
+      <c r="B61" s="34"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="34"/>
+      <c r="F61" s="34"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34"/>
+      <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
       <c r="N61" s="34"/>
       <c r="O61" s="34"/>
       <c r="P61" s="34"/>
       <c r="Q61" s="34"/>
       <c r="R61" s="34"/>
       <c r="S61" s="34"/>
       <c r="T61" s="34"/>
       <c r="U61" s="34"/>
       <c r="V61" s="34"/>
       <c r="W61" s="34"/>
       <c r="X61" s="34"/>
       <c r="Y61" s="9"/>
     </row>
-    <row r="62" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A62" s="8"/>
-      <c r="B62" s="34"/>
-[...6 lines deleted...]
-      <c r="I62" s="34"/>
+      <c r="B62" s="112" t="s">
+        <v>54</v>
+      </c>
+      <c r="C62" s="112"/>
+      <c r="D62" s="112"/>
+      <c r="E62" s="112"/>
+      <c r="F62" s="111" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="111"/>
+      <c r="H62" s="111"/>
+      <c r="I62" s="111"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
       <c r="N62" s="34"/>
       <c r="O62" s="34"/>
       <c r="P62" s="34"/>
       <c r="Q62" s="34"/>
       <c r="R62" s="34"/>
       <c r="S62" s="34"/>
       <c r="T62" s="34"/>
       <c r="U62" s="34"/>
       <c r="V62" s="34"/>
       <c r="W62" s="34"/>
       <c r="X62" s="34"/>
       <c r="Y62" s="9"/>
     </row>
-    <row r="63" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="8"/>
-      <c r="B63" s="34"/>
-[...6 lines deleted...]
-      <c r="I63" s="34"/>
+      <c r="B63" s="109" t="s">
+        <v>55</v>
+      </c>
+      <c r="C63" s="110"/>
+      <c r="D63" s="110"/>
+      <c r="E63" s="110"/>
+      <c r="F63" s="113"/>
+      <c r="G63" s="114"/>
+      <c r="H63" s="114"/>
+      <c r="I63" s="114"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
       <c r="N63" s="34"/>
       <c r="O63" s="34"/>
       <c r="P63" s="34"/>
       <c r="Q63" s="34"/>
       <c r="R63" s="34"/>
       <c r="S63" s="34"/>
       <c r="T63" s="34"/>
       <c r="U63" s="34"/>
       <c r="V63" s="34"/>
       <c r="W63" s="34"/>
       <c r="X63" s="34"/>
       <c r="Y63" s="9"/>
     </row>
-    <row r="64" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="8"/>
-      <c r="B64" s="79" t="s">
-[...11 lines deleted...]
-      <c r="J64" s="111"/>
+      <c r="B64" s="34"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="34"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="34"/>
+      <c r="I64" s="34"/>
+      <c r="J64" s="34"/>
       <c r="K64" s="34"/>
-      <c r="O64" s="79" t="s">
-[...12 lines deleted...]
-      <c r="X64" s="45"/>
+      <c r="L64" s="34"/>
+      <c r="M64" s="34"/>
+      <c r="N64" s="34"/>
+      <c r="O64" s="34"/>
+      <c r="P64" s="34"/>
+      <c r="Q64" s="34"/>
+      <c r="R64" s="34"/>
+      <c r="S64" s="34"/>
+      <c r="T64" s="34"/>
+      <c r="U64" s="34"/>
+      <c r="V64" s="34"/>
+      <c r="W64" s="34"/>
+      <c r="X64" s="34"/>
       <c r="Y64" s="9"/>
     </row>
-    <row r="65" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A65" s="8"/>
-      <c r="B65" s="115" t="s">
-[...4 lines deleted...]
-      <c r="E65" s="112" t="s">
+      <c r="B65" s="34"/>
+      <c r="C65" s="34"/>
+      <c r="D65" s="34"/>
+      <c r="E65" s="34"/>
+      <c r="F65" s="34"/>
+      <c r="G65" s="34"/>
+      <c r="H65" s="34"/>
+      <c r="I65" s="34"/>
+      <c r="J65" s="34"/>
+      <c r="K65" s="34"/>
+      <c r="L65" s="34"/>
+      <c r="M65" s="34"/>
+      <c r="N65" s="34"/>
+      <c r="O65" s="34"/>
+      <c r="P65" s="34"/>
+      <c r="Q65" s="34"/>
+      <c r="R65" s="34"/>
+      <c r="S65" s="34"/>
+      <c r="T65" s="34"/>
+      <c r="U65" s="34"/>
+      <c r="V65" s="34"/>
+      <c r="W65" s="34"/>
+      <c r="X65" s="34"/>
+      <c r="Y65" s="9"/>
+    </row>
+    <row r="66" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="8"/>
+      <c r="B66" s="87" t="s">
+        <v>57</v>
+      </c>
+      <c r="C66" s="87"/>
+      <c r="D66" s="87"/>
+      <c r="E66" s="115" t="s">
+        <v>58</v>
+      </c>
+      <c r="F66" s="116"/>
+      <c r="G66" s="116"/>
+      <c r="H66" s="116"/>
+      <c r="I66" s="116"/>
+      <c r="J66" s="117"/>
+      <c r="K66" s="34"/>
+      <c r="O66" s="87" t="s">
+        <v>71</v>
+      </c>
+      <c r="P66" s="87"/>
+      <c r="Q66" s="87"/>
+      <c r="R66" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="S66" s="91"/>
+      <c r="T66" s="91"/>
+      <c r="U66" s="91"/>
+      <c r="V66" s="92"/>
+      <c r="W66" s="45"/>
+      <c r="X66" s="45"/>
+      <c r="Y66" s="9"/>
+    </row>
+    <row r="67" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="8"/>
+      <c r="B67" s="121" t="s">
         <v>59</v>
       </c>
-      <c r="F65" s="112"/>
-[...51 lines deleted...]
-      <c r="J67" s="34"/>
+      <c r="C67" s="121"/>
+      <c r="D67" s="121"/>
+      <c r="E67" s="118" t="s">
+        <v>56</v>
+      </c>
+      <c r="F67" s="118"/>
+      <c r="G67" s="118"/>
+      <c r="H67" s="118"/>
+      <c r="I67" s="118"/>
+      <c r="J67" s="118"/>
       <c r="K67" s="34"/>
-      <c r="O67" s="34"/>
-[...8 lines deleted...]
-      <c r="X67" s="34"/>
+      <c r="O67" s="38"/>
+      <c r="P67" s="38"/>
+      <c r="Q67" s="38"/>
+      <c r="R67" s="38"/>
+      <c r="S67" s="38"/>
+      <c r="T67" s="46"/>
+      <c r="U67" s="45"/>
+      <c r="V67" s="45"/>
+      <c r="W67" s="45"/>
+      <c r="X67" s="45"/>
       <c r="Y67" s="9"/>
     </row>
-    <row r="68" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A68" s="8"/>
-      <c r="B68" s="79" t="s">
-[...21 lines deleted...]
-      <c r="V68" s="5"/>
+      <c r="B68" s="34"/>
+      <c r="C68" s="34"/>
+      <c r="D68" s="34"/>
+      <c r="E68" s="34"/>
+      <c r="F68" s="34"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
+      <c r="I68" s="34"/>
+      <c r="J68" s="34"/>
+      <c r="K68" s="34"/>
+      <c r="O68" s="34"/>
+      <c r="P68" s="34"/>
+      <c r="Q68" s="34"/>
+      <c r="R68" s="34"/>
+      <c r="S68" s="34"/>
+      <c r="T68" s="34"/>
+      <c r="U68" s="34"/>
+      <c r="V68" s="34"/>
       <c r="W68" s="34"/>
       <c r="X68" s="34"/>
       <c r="Y68" s="9"/>
     </row>
-    <row r="69" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A69" s="8"/>
-      <c r="B69" s="79" t="s">
-[...13 lines deleted...]
-      <c r="O69" s="47"/>
+      <c r="B69" s="34"/>
+      <c r="C69" s="34"/>
+      <c r="D69" s="34"/>
+      <c r="E69" s="34"/>
+      <c r="F69" s="34"/>
+      <c r="G69" s="34"/>
+      <c r="H69" s="34"/>
+      <c r="I69" s="34"/>
+      <c r="J69" s="34"/>
+      <c r="K69" s="34"/>
+      <c r="O69" s="34"/>
       <c r="P69" s="34"/>
       <c r="Q69" s="34"/>
       <c r="R69" s="34"/>
       <c r="S69" s="34"/>
       <c r="T69" s="34"/>
       <c r="U69" s="34"/>
       <c r="V69" s="34"/>
       <c r="W69" s="34"/>
       <c r="X69" s="34"/>
       <c r="Y69" s="9"/>
     </row>
     <row r="70" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="8"/>
-      <c r="B70" s="79" t="s">
-[...20 lines deleted...]
-      <c r="V70" s="34"/>
+      <c r="B70" s="87" t="s">
+        <v>49</v>
+      </c>
+      <c r="C70" s="87"/>
+      <c r="D70" s="87"/>
+      <c r="E70" s="106"/>
+      <c r="F70" s="107"/>
+      <c r="G70" s="107"/>
+      <c r="H70" s="107"/>
+      <c r="I70" s="107"/>
+      <c r="J70" s="108"/>
+      <c r="O70" s="87" t="s">
+        <v>60</v>
+      </c>
+      <c r="P70" s="87"/>
+      <c r="Q70" s="141"/>
+      <c r="R70" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="S70" s="61"/>
+      <c r="T70" s="4"/>
+      <c r="U70" s="4"/>
+      <c r="V70" s="5"/>
       <c r="W70" s="34"/>
       <c r="X70" s="34"/>
       <c r="Y70" s="9"/>
     </row>
-    <row r="71" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="8"/>
-      <c r="B71" s="1" t="s">
-[...14 lines deleted...]
-      <c r="O71" s="34"/>
+      <c r="B71" s="87" t="s">
+        <v>62</v>
+      </c>
+      <c r="C71" s="87"/>
+      <c r="D71" s="87"/>
+      <c r="E71" s="106"/>
+      <c r="F71" s="107"/>
+      <c r="G71" s="107"/>
+      <c r="H71" s="107"/>
+      <c r="I71" s="107"/>
+      <c r="J71" s="108"/>
+      <c r="L71" s="44"/>
+      <c r="M71" s="44"/>
+      <c r="N71" s="44"/>
+      <c r="O71" s="47"/>
       <c r="P71" s="34"/>
       <c r="Q71" s="34"/>
       <c r="R71" s="34"/>
       <c r="S71" s="34"/>
       <c r="T71" s="34"/>
       <c r="U71" s="34"/>
       <c r="V71" s="34"/>
       <c r="W71" s="34"/>
       <c r="X71" s="34"/>
       <c r="Y71" s="9"/>
     </row>
-    <row r="72" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="8"/>
-      <c r="B72" s="16"/>
-[...12 lines deleted...]
-      <c r="O72" s="34"/>
+      <c r="B72" s="87" t="s">
+        <v>74</v>
+      </c>
+      <c r="C72" s="87"/>
+      <c r="D72" s="87"/>
+      <c r="E72" s="125"/>
+      <c r="F72" s="126"/>
+      <c r="G72" s="126"/>
+      <c r="H72" s="126"/>
+      <c r="I72" s="126"/>
+      <c r="J72" s="127"/>
+      <c r="L72" s="44"/>
+      <c r="M72" s="44"/>
+      <c r="N72" s="44"/>
+      <c r="O72" s="47"/>
       <c r="P72" s="34"/>
       <c r="Q72" s="34"/>
       <c r="R72" s="34"/>
       <c r="S72" s="34"/>
       <c r="T72" s="34"/>
       <c r="U72" s="34"/>
       <c r="V72" s="34"/>
       <c r="W72" s="34"/>
       <c r="X72" s="34"/>
       <c r="Y72" s="9"/>
     </row>
     <row r="73" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A73" s="8"/>
-      <c r="B73" s="113" t="s">
-[...3 lines deleted...]
-      <c r="D73" s="114"/>
+      <c r="B73" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C73" s="34"/>
+      <c r="D73" s="34"/>
+      <c r="E73" s="34"/>
+      <c r="F73" s="34"/>
+      <c r="G73" s="34"/>
+      <c r="H73" s="34"/>
+      <c r="I73" s="34"/>
+      <c r="J73" s="34"/>
+      <c r="K73" s="34"/>
+      <c r="L73" s="34"/>
+      <c r="M73" s="34"/>
+      <c r="N73" s="34"/>
+      <c r="O73" s="34"/>
+      <c r="P73" s="34"/>
+      <c r="Q73" s="34"/>
+      <c r="R73" s="34"/>
+      <c r="S73" s="34"/>
+      <c r="T73" s="34"/>
+      <c r="U73" s="34"/>
+      <c r="V73" s="34"/>
+      <c r="W73" s="34"/>
+      <c r="X73" s="34"/>
       <c r="Y73" s="9"/>
     </row>
-    <row r="74" spans="1:25" ht="9.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A74" s="8"/>
-      <c r="B74" s="118" t="s">
-[...24 lines deleted...]
-      <c r="Y74" s="23"/>
+      <c r="B74" s="16"/>
+      <c r="C74" s="34"/>
+      <c r="D74" s="34"/>
+      <c r="E74" s="34"/>
+      <c r="F74" s="34"/>
+      <c r="G74" s="34"/>
+      <c r="H74" s="34"/>
+      <c r="I74" s="34"/>
+      <c r="J74" s="34"/>
+      <c r="K74" s="34"/>
+      <c r="L74" s="34"/>
+      <c r="M74" s="34"/>
+      <c r="N74" s="34"/>
+      <c r="O74" s="34"/>
+      <c r="P74" s="34"/>
+      <c r="Q74" s="34"/>
+      <c r="R74" s="34"/>
+      <c r="S74" s="34"/>
+      <c r="T74" s="34"/>
+      <c r="U74" s="34"/>
+      <c r="V74" s="34"/>
+      <c r="W74" s="34"/>
+      <c r="X74" s="34"/>
+      <c r="Y74" s="9"/>
     </row>
     <row r="75" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A75" s="8"/>
-      <c r="B75" s="118"/>
-[...24 lines deleted...]
-    <row r="76" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="B75" s="119" t="s">
+        <v>53</v>
+      </c>
+      <c r="C75" s="120"/>
+      <c r="D75" s="120"/>
+      <c r="Y75" s="9"/>
+    </row>
+    <row r="76" spans="1:25" ht="9.65" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="8"/>
-      <c r="B76" s="118"/>
-[...21 lines deleted...]
-      <c r="X76" s="118"/>
+      <c r="B76" s="124" t="s">
+        <v>72</v>
+      </c>
+      <c r="C76" s="124"/>
+      <c r="D76" s="124"/>
+      <c r="E76" s="124"/>
+      <c r="F76" s="124"/>
+      <c r="G76" s="124"/>
+      <c r="H76" s="124"/>
+      <c r="I76" s="124"/>
+      <c r="J76" s="124"/>
+      <c r="K76" s="124"/>
+      <c r="L76" s="124"/>
+      <c r="M76" s="124"/>
+      <c r="N76" s="124"/>
+      <c r="O76" s="124"/>
+      <c r="P76" s="124"/>
+      <c r="Q76" s="124"/>
+      <c r="R76" s="124"/>
+      <c r="S76" s="124"/>
+      <c r="T76" s="124"/>
+      <c r="U76" s="124"/>
+      <c r="V76" s="124"/>
+      <c r="W76" s="124"/>
+      <c r="X76" s="124"/>
       <c r="Y76" s="23"/>
     </row>
     <row r="77" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A77" s="8"/>
-      <c r="B77" s="118"/>
-[...21 lines deleted...]
-      <c r="X77" s="118"/>
+      <c r="B77" s="124"/>
+      <c r="C77" s="124"/>
+      <c r="D77" s="124"/>
+      <c r="E77" s="124"/>
+      <c r="F77" s="124"/>
+      <c r="G77" s="124"/>
+      <c r="H77" s="124"/>
+      <c r="I77" s="124"/>
+      <c r="J77" s="124"/>
+      <c r="K77" s="124"/>
+      <c r="L77" s="124"/>
+      <c r="M77" s="124"/>
+      <c r="N77" s="124"/>
+      <c r="O77" s="124"/>
+      <c r="P77" s="124"/>
+      <c r="Q77" s="124"/>
+      <c r="R77" s="124"/>
+      <c r="S77" s="124"/>
+      <c r="T77" s="124"/>
+      <c r="U77" s="124"/>
+      <c r="V77" s="124"/>
+      <c r="W77" s="124"/>
+      <c r="X77" s="124"/>
       <c r="Y77" s="23"/>
     </row>
     <row r="78" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A78" s="8"/>
-      <c r="B78" s="118"/>
-[...21 lines deleted...]
-      <c r="X78" s="118"/>
+      <c r="B78" s="124"/>
+      <c r="C78" s="124"/>
+      <c r="D78" s="124"/>
+      <c r="E78" s="124"/>
+      <c r="F78" s="124"/>
+      <c r="G78" s="124"/>
+      <c r="H78" s="124"/>
+      <c r="I78" s="124"/>
+      <c r="J78" s="124"/>
+      <c r="K78" s="124"/>
+      <c r="L78" s="124"/>
+      <c r="M78" s="124"/>
+      <c r="N78" s="124"/>
+      <c r="O78" s="124"/>
+      <c r="P78" s="124"/>
+      <c r="Q78" s="124"/>
+      <c r="R78" s="124"/>
+      <c r="S78" s="124"/>
+      <c r="T78" s="124"/>
+      <c r="U78" s="124"/>
+      <c r="V78" s="124"/>
+      <c r="W78" s="124"/>
+      <c r="X78" s="124"/>
       <c r="Y78" s="23"/>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A79" s="8"/>
-      <c r="B79" s="118"/>
-[...21 lines deleted...]
-      <c r="X79" s="118"/>
+      <c r="B79" s="124"/>
+      <c r="C79" s="124"/>
+      <c r="D79" s="124"/>
+      <c r="E79" s="124"/>
+      <c r="F79" s="124"/>
+      <c r="G79" s="124"/>
+      <c r="H79" s="124"/>
+      <c r="I79" s="124"/>
+      <c r="J79" s="124"/>
+      <c r="K79" s="124"/>
+      <c r="L79" s="124"/>
+      <c r="M79" s="124"/>
+      <c r="N79" s="124"/>
+      <c r="O79" s="124"/>
+      <c r="P79" s="124"/>
+      <c r="Q79" s="124"/>
+      <c r="R79" s="124"/>
+      <c r="S79" s="124"/>
+      <c r="T79" s="124"/>
+      <c r="U79" s="124"/>
+      <c r="V79" s="124"/>
+      <c r="W79" s="124"/>
+      <c r="X79" s="124"/>
       <c r="Y79" s="23"/>
     </row>
     <row r="80" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A80" s="8"/>
-      <c r="B80" s="118"/>
-[...21 lines deleted...]
-      <c r="X80" s="118"/>
+      <c r="B80" s="124"/>
+      <c r="C80" s="124"/>
+      <c r="D80" s="124"/>
+      <c r="E80" s="124"/>
+      <c r="F80" s="124"/>
+      <c r="G80" s="124"/>
+      <c r="H80" s="124"/>
+      <c r="I80" s="124"/>
+      <c r="J80" s="124"/>
+      <c r="K80" s="124"/>
+      <c r="L80" s="124"/>
+      <c r="M80" s="124"/>
+      <c r="N80" s="124"/>
+      <c r="O80" s="124"/>
+      <c r="P80" s="124"/>
+      <c r="Q80" s="124"/>
+      <c r="R80" s="124"/>
+      <c r="S80" s="124"/>
+      <c r="T80" s="124"/>
+      <c r="U80" s="124"/>
+      <c r="V80" s="124"/>
+      <c r="W80" s="124"/>
+      <c r="X80" s="124"/>
       <c r="Y80" s="23"/>
     </row>
     <row r="81" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A81" s="8"/>
-      <c r="B81" s="118"/>
-[...21 lines deleted...]
-      <c r="X81" s="118"/>
+      <c r="B81" s="124"/>
+      <c r="C81" s="124"/>
+      <c r="D81" s="124"/>
+      <c r="E81" s="124"/>
+      <c r="F81" s="124"/>
+      <c r="G81" s="124"/>
+      <c r="H81" s="124"/>
+      <c r="I81" s="124"/>
+      <c r="J81" s="124"/>
+      <c r="K81" s="124"/>
+      <c r="L81" s="124"/>
+      <c r="M81" s="124"/>
+      <c r="N81" s="124"/>
+      <c r="O81" s="124"/>
+      <c r="P81" s="124"/>
+      <c r="Q81" s="124"/>
+      <c r="R81" s="124"/>
+      <c r="S81" s="124"/>
+      <c r="T81" s="124"/>
+      <c r="U81" s="124"/>
+      <c r="V81" s="124"/>
+      <c r="W81" s="124"/>
+      <c r="X81" s="124"/>
       <c r="Y81" s="23"/>
     </row>
     <row r="82" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A82" s="8"/>
-      <c r="B82" s="118"/>
-[...21 lines deleted...]
-      <c r="X82" s="118"/>
+      <c r="B82" s="124"/>
+      <c r="C82" s="124"/>
+      <c r="D82" s="124"/>
+      <c r="E82" s="124"/>
+      <c r="F82" s="124"/>
+      <c r="G82" s="124"/>
+      <c r="H82" s="124"/>
+      <c r="I82" s="124"/>
+      <c r="J82" s="124"/>
+      <c r="K82" s="124"/>
+      <c r="L82" s="124"/>
+      <c r="M82" s="124"/>
+      <c r="N82" s="124"/>
+      <c r="O82" s="124"/>
+      <c r="P82" s="124"/>
+      <c r="Q82" s="124"/>
+      <c r="R82" s="124"/>
+      <c r="S82" s="124"/>
+      <c r="T82" s="124"/>
+      <c r="U82" s="124"/>
+      <c r="V82" s="124"/>
+      <c r="W82" s="124"/>
+      <c r="X82" s="124"/>
       <c r="Y82" s="23"/>
     </row>
     <row r="83" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A83" s="8"/>
-      <c r="B83" s="118"/>
-[...21 lines deleted...]
-      <c r="X83" s="118"/>
+      <c r="B83" s="124"/>
+      <c r="C83" s="124"/>
+      <c r="D83" s="124"/>
+      <c r="E83" s="124"/>
+      <c r="F83" s="124"/>
+      <c r="G83" s="124"/>
+      <c r="H83" s="124"/>
+      <c r="I83" s="124"/>
+      <c r="J83" s="124"/>
+      <c r="K83" s="124"/>
+      <c r="L83" s="124"/>
+      <c r="M83" s="124"/>
+      <c r="N83" s="124"/>
+      <c r="O83" s="124"/>
+      <c r="P83" s="124"/>
+      <c r="Q83" s="124"/>
+      <c r="R83" s="124"/>
+      <c r="S83" s="124"/>
+      <c r="T83" s="124"/>
+      <c r="U83" s="124"/>
+      <c r="V83" s="124"/>
+      <c r="W83" s="124"/>
+      <c r="X83" s="124"/>
       <c r="Y83" s="23"/>
     </row>
     <row r="84" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A84" s="8"/>
-      <c r="B84" s="118"/>
-[...21 lines deleted...]
-      <c r="X84" s="118"/>
+      <c r="B84" s="124"/>
+      <c r="C84" s="124"/>
+      <c r="D84" s="124"/>
+      <c r="E84" s="124"/>
+      <c r="F84" s="124"/>
+      <c r="G84" s="124"/>
+      <c r="H84" s="124"/>
+      <c r="I84" s="124"/>
+      <c r="J84" s="124"/>
+      <c r="K84" s="124"/>
+      <c r="L84" s="124"/>
+      <c r="M84" s="124"/>
+      <c r="N84" s="124"/>
+      <c r="O84" s="124"/>
+      <c r="P84" s="124"/>
+      <c r="Q84" s="124"/>
+      <c r="R84" s="124"/>
+      <c r="S84" s="124"/>
+      <c r="T84" s="124"/>
+      <c r="U84" s="124"/>
+      <c r="V84" s="124"/>
+      <c r="W84" s="124"/>
+      <c r="X84" s="124"/>
       <c r="Y84" s="23"/>
     </row>
     <row r="85" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A85" s="8"/>
-      <c r="B85" s="118"/>
-[...21 lines deleted...]
-      <c r="X85" s="118"/>
+      <c r="B85" s="124"/>
+      <c r="C85" s="124"/>
+      <c r="D85" s="124"/>
+      <c r="E85" s="124"/>
+      <c r="F85" s="124"/>
+      <c r="G85" s="124"/>
+      <c r="H85" s="124"/>
+      <c r="I85" s="124"/>
+      <c r="J85" s="124"/>
+      <c r="K85" s="124"/>
+      <c r="L85" s="124"/>
+      <c r="M85" s="124"/>
+      <c r="N85" s="124"/>
+      <c r="O85" s="124"/>
+      <c r="P85" s="124"/>
+      <c r="Q85" s="124"/>
+      <c r="R85" s="124"/>
+      <c r="S85" s="124"/>
+      <c r="T85" s="124"/>
+      <c r="U85" s="124"/>
+      <c r="V85" s="124"/>
+      <c r="W85" s="124"/>
+      <c r="X85" s="124"/>
       <c r="Y85" s="23"/>
     </row>
     <row r="86" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A86" s="8"/>
-      <c r="B86" s="118"/>
-[...21 lines deleted...]
-      <c r="X86" s="118"/>
+      <c r="B86" s="124"/>
+      <c r="C86" s="124"/>
+      <c r="D86" s="124"/>
+      <c r="E86" s="124"/>
+      <c r="F86" s="124"/>
+      <c r="G86" s="124"/>
+      <c r="H86" s="124"/>
+      <c r="I86" s="124"/>
+      <c r="J86" s="124"/>
+      <c r="K86" s="124"/>
+      <c r="L86" s="124"/>
+      <c r="M86" s="124"/>
+      <c r="N86" s="124"/>
+      <c r="O86" s="124"/>
+      <c r="P86" s="124"/>
+      <c r="Q86" s="124"/>
+      <c r="R86" s="124"/>
+      <c r="S86" s="124"/>
+      <c r="T86" s="124"/>
+      <c r="U86" s="124"/>
+      <c r="V86" s="124"/>
+      <c r="W86" s="124"/>
+      <c r="X86" s="124"/>
       <c r="Y86" s="23"/>
     </row>
     <row r="87" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A87" s="8"/>
-      <c r="B87" s="118"/>
-[...21 lines deleted...]
-      <c r="X87" s="118"/>
+      <c r="B87" s="124"/>
+      <c r="C87" s="124"/>
+      <c r="D87" s="124"/>
+      <c r="E87" s="124"/>
+      <c r="F87" s="124"/>
+      <c r="G87" s="124"/>
+      <c r="H87" s="124"/>
+      <c r="I87" s="124"/>
+      <c r="J87" s="124"/>
+      <c r="K87" s="124"/>
+      <c r="L87" s="124"/>
+      <c r="M87" s="124"/>
+      <c r="N87" s="124"/>
+      <c r="O87" s="124"/>
+      <c r="P87" s="124"/>
+      <c r="Q87" s="124"/>
+      <c r="R87" s="124"/>
+      <c r="S87" s="124"/>
+      <c r="T87" s="124"/>
+      <c r="U87" s="124"/>
+      <c r="V87" s="124"/>
+      <c r="W87" s="124"/>
+      <c r="X87" s="124"/>
       <c r="Y87" s="23"/>
     </row>
     <row r="88" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A88" s="8"/>
-      <c r="B88" s="118"/>
-[...21 lines deleted...]
-      <c r="X88" s="118"/>
+      <c r="B88" s="124"/>
+      <c r="C88" s="124"/>
+      <c r="D88" s="124"/>
+      <c r="E88" s="124"/>
+      <c r="F88" s="124"/>
+      <c r="G88" s="124"/>
+      <c r="H88" s="124"/>
+      <c r="I88" s="124"/>
+      <c r="J88" s="124"/>
+      <c r="K88" s="124"/>
+      <c r="L88" s="124"/>
+      <c r="M88" s="124"/>
+      <c r="N88" s="124"/>
+      <c r="O88" s="124"/>
+      <c r="P88" s="124"/>
+      <c r="Q88" s="124"/>
+      <c r="R88" s="124"/>
+      <c r="S88" s="124"/>
+      <c r="T88" s="124"/>
+      <c r="U88" s="124"/>
+      <c r="V88" s="124"/>
+      <c r="W88" s="124"/>
+      <c r="X88" s="124"/>
       <c r="Y88" s="23"/>
     </row>
     <row r="89" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A89" s="8"/>
-      <c r="B89" s="118"/>
-[...21 lines deleted...]
-      <c r="X89" s="118"/>
+      <c r="B89" s="124"/>
+      <c r="C89" s="124"/>
+      <c r="D89" s="124"/>
+      <c r="E89" s="124"/>
+      <c r="F89" s="124"/>
+      <c r="G89" s="124"/>
+      <c r="H89" s="124"/>
+      <c r="I89" s="124"/>
+      <c r="J89" s="124"/>
+      <c r="K89" s="124"/>
+      <c r="L89" s="124"/>
+      <c r="M89" s="124"/>
+      <c r="N89" s="124"/>
+      <c r="O89" s="124"/>
+      <c r="P89" s="124"/>
+      <c r="Q89" s="124"/>
+      <c r="R89" s="124"/>
+      <c r="S89" s="124"/>
+      <c r="T89" s="124"/>
+      <c r="U89" s="124"/>
+      <c r="V89" s="124"/>
+      <c r="W89" s="124"/>
+      <c r="X89" s="124"/>
       <c r="Y89" s="23"/>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A90" s="8"/>
-      <c r="B90" s="118"/>
-[...21 lines deleted...]
-      <c r="X90" s="118"/>
+      <c r="B90" s="124"/>
+      <c r="C90" s="124"/>
+      <c r="D90" s="124"/>
+      <c r="E90" s="124"/>
+      <c r="F90" s="124"/>
+      <c r="G90" s="124"/>
+      <c r="H90" s="124"/>
+      <c r="I90" s="124"/>
+      <c r="J90" s="124"/>
+      <c r="K90" s="124"/>
+      <c r="L90" s="124"/>
+      <c r="M90" s="124"/>
+      <c r="N90" s="124"/>
+      <c r="O90" s="124"/>
+      <c r="P90" s="124"/>
+      <c r="Q90" s="124"/>
+      <c r="R90" s="124"/>
+      <c r="S90" s="124"/>
+      <c r="T90" s="124"/>
+      <c r="U90" s="124"/>
+      <c r="V90" s="124"/>
+      <c r="W90" s="124"/>
+      <c r="X90" s="124"/>
       <c r="Y90" s="23"/>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A91" s="8"/>
-      <c r="B91" s="118"/>
-[...21 lines deleted...]
-      <c r="X91" s="118"/>
+      <c r="B91" s="124"/>
+      <c r="C91" s="124"/>
+      <c r="D91" s="124"/>
+      <c r="E91" s="124"/>
+      <c r="F91" s="124"/>
+      <c r="G91" s="124"/>
+      <c r="H91" s="124"/>
+      <c r="I91" s="124"/>
+      <c r="J91" s="124"/>
+      <c r="K91" s="124"/>
+      <c r="L91" s="124"/>
+      <c r="M91" s="124"/>
+      <c r="N91" s="124"/>
+      <c r="O91" s="124"/>
+      <c r="P91" s="124"/>
+      <c r="Q91" s="124"/>
+      <c r="R91" s="124"/>
+      <c r="S91" s="124"/>
+      <c r="T91" s="124"/>
+      <c r="U91" s="124"/>
+      <c r="V91" s="124"/>
+      <c r="W91" s="124"/>
+      <c r="X91" s="124"/>
       <c r="Y91" s="23"/>
     </row>
-    <row r="92" spans="1:25" ht="29" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A92" s="8"/>
-      <c r="B92" s="118"/>
-[...21 lines deleted...]
-      <c r="X92" s="118"/>
+      <c r="B92" s="124"/>
+      <c r="C92" s="124"/>
+      <c r="D92" s="124"/>
+      <c r="E92" s="124"/>
+      <c r="F92" s="124"/>
+      <c r="G92" s="124"/>
+      <c r="H92" s="124"/>
+      <c r="I92" s="124"/>
+      <c r="J92" s="124"/>
+      <c r="K92" s="124"/>
+      <c r="L92" s="124"/>
+      <c r="M92" s="124"/>
+      <c r="N92" s="124"/>
+      <c r="O92" s="124"/>
+      <c r="P92" s="124"/>
+      <c r="Q92" s="124"/>
+      <c r="R92" s="124"/>
+      <c r="S92" s="124"/>
+      <c r="T92" s="124"/>
+      <c r="U92" s="124"/>
+      <c r="V92" s="124"/>
+      <c r="W92" s="124"/>
+      <c r="X92" s="124"/>
       <c r="Y92" s="23"/>
     </row>
-    <row r="93" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      <c r="X93" s="49"/>
+    <row r="93" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A93" s="8"/>
+      <c r="B93" s="124"/>
+      <c r="C93" s="124"/>
+      <c r="D93" s="124"/>
+      <c r="E93" s="124"/>
+      <c r="F93" s="124"/>
+      <c r="G93" s="124"/>
+      <c r="H93" s="124"/>
+      <c r="I93" s="124"/>
+      <c r="J93" s="124"/>
+      <c r="K93" s="124"/>
+      <c r="L93" s="124"/>
+      <c r="M93" s="124"/>
+      <c r="N93" s="124"/>
+      <c r="O93" s="124"/>
+      <c r="P93" s="124"/>
+      <c r="Q93" s="124"/>
+      <c r="R93" s="124"/>
+      <c r="S93" s="124"/>
+      <c r="T93" s="124"/>
+      <c r="U93" s="124"/>
+      <c r="V93" s="124"/>
+      <c r="W93" s="124"/>
+      <c r="X93" s="124"/>
       <c r="Y93" s="23"/>
     </row>
-    <row r="94" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-      <c r="X94" s="49"/>
+    <row r="94" spans="1:25" ht="29" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="8"/>
+      <c r="B94" s="124"/>
+      <c r="C94" s="124"/>
+      <c r="D94" s="124"/>
+      <c r="E94" s="124"/>
+      <c r="F94" s="124"/>
+      <c r="G94" s="124"/>
+      <c r="H94" s="124"/>
+      <c r="I94" s="124"/>
+      <c r="J94" s="124"/>
+      <c r="K94" s="124"/>
+      <c r="L94" s="124"/>
+      <c r="M94" s="124"/>
+      <c r="N94" s="124"/>
+      <c r="O94" s="124"/>
+      <c r="P94" s="124"/>
+      <c r="Q94" s="124"/>
+      <c r="R94" s="124"/>
+      <c r="S94" s="124"/>
+      <c r="T94" s="124"/>
+      <c r="U94" s="124"/>
+      <c r="V94" s="124"/>
+      <c r="W94" s="124"/>
+      <c r="X94" s="124"/>
       <c r="Y94" s="23"/>
     </row>
-    <row r="95" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A95" s="22"/>
-      <c r="B95" s="62" t="s">
-[...9 lines deleted...]
-      <c r="J95" s="51"/>
+      <c r="B95" s="48"/>
+      <c r="C95" s="48"/>
+      <c r="D95" s="48"/>
+      <c r="E95" s="48"/>
+      <c r="F95" s="48"/>
+      <c r="G95" s="48"/>
+      <c r="H95" s="48"/>
+      <c r="I95" s="48"/>
+      <c r="J95" s="48"/>
       <c r="K95" s="48"/>
       <c r="L95" s="48"/>
       <c r="M95" s="48"/>
       <c r="N95" s="48"/>
       <c r="O95" s="48"/>
       <c r="P95" s="48"/>
       <c r="Q95" s="48"/>
       <c r="R95" s="48"/>
       <c r="S95" s="48"/>
       <c r="T95" s="48"/>
       <c r="U95" s="48"/>
       <c r="V95" s="48"/>
       <c r="W95" s="49"/>
       <c r="X95" s="49"/>
       <c r="Y95" s="23"/>
     </row>
     <row r="96" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="22"/>
-      <c r="B96" s="3" t="s">
-[...9 lines deleted...]
-      <c r="J96" s="34"/>
+      <c r="B96" s="123" t="s">
+        <v>50</v>
+      </c>
+      <c r="C96" s="123"/>
+      <c r="D96" s="123"/>
+      <c r="E96" s="123"/>
+      <c r="F96" s="123"/>
+      <c r="G96" s="123"/>
+      <c r="H96" s="25"/>
+      <c r="I96" s="25"/>
+      <c r="J96" s="63"/>
       <c r="K96" s="48"/>
       <c r="L96" s="48"/>
       <c r="M96" s="48"/>
       <c r="N96" s="48"/>
       <c r="O96" s="48"/>
       <c r="P96" s="48"/>
       <c r="Q96" s="48"/>
       <c r="R96" s="48"/>
       <c r="S96" s="48"/>
       <c r="T96" s="48"/>
       <c r="U96" s="48"/>
       <c r="V96" s="48"/>
       <c r="W96" s="49"/>
       <c r="X96" s="49"/>
       <c r="Y96" s="23"/>
     </row>
-    <row r="97" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="22"/>
-      <c r="B97" s="48"/>
-[...7 lines deleted...]
-      <c r="J97" s="48"/>
+      <c r="B97" s="62" t="s">
+        <v>52</v>
+      </c>
+      <c r="C97" s="50"/>
+      <c r="D97" s="50"/>
+      <c r="E97" s="50"/>
+      <c r="F97" s="50"/>
+      <c r="G97" s="50"/>
+      <c r="H97" s="51"/>
+      <c r="I97" s="51"/>
+      <c r="J97" s="51"/>
       <c r="K97" s="48"/>
       <c r="L97" s="48"/>
       <c r="M97" s="48"/>
       <c r="N97" s="48"/>
       <c r="O97" s="48"/>
       <c r="P97" s="48"/>
       <c r="Q97" s="48"/>
       <c r="R97" s="48"/>
       <c r="S97" s="48"/>
       <c r="T97" s="48"/>
       <c r="U97" s="48"/>
       <c r="V97" s="48"/>
       <c r="W97" s="49"/>
       <c r="X97" s="49"/>
       <c r="Y97" s="23"/>
     </row>
-    <row r="98" spans="1:25" ht="9.5" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G98" s="34"/>
+    <row r="98" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="22"/>
+      <c r="B98" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C98" s="52"/>
+      <c r="D98" s="52"/>
+      <c r="E98" s="52"/>
+      <c r="F98" s="52"/>
+      <c r="G98" s="52"/>
       <c r="H98" s="34"/>
       <c r="I98" s="34"/>
       <c r="J98" s="34"/>
-      <c r="K98" s="34"/>
-[...48 lines deleted...]
-    <row r="100" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="K98" s="48"/>
+      <c r="L98" s="48"/>
+      <c r="M98" s="48"/>
+      <c r="N98" s="48"/>
+      <c r="O98" s="48"/>
+      <c r="P98" s="48"/>
+      <c r="Q98" s="48"/>
+      <c r="R98" s="48"/>
+      <c r="S98" s="48"/>
+      <c r="T98" s="48"/>
+      <c r="U98" s="48"/>
+      <c r="V98" s="48"/>
+      <c r="W98" s="49"/>
+      <c r="X98" s="49"/>
+      <c r="Y98" s="23"/>
+    </row>
+    <row r="99" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="22"/>
+      <c r="B99" s="48"/>
+      <c r="C99" s="48"/>
+      <c r="D99" s="48"/>
+      <c r="E99" s="48"/>
+      <c r="F99" s="48"/>
+      <c r="G99" s="48"/>
+      <c r="H99" s="48"/>
+      <c r="I99" s="48"/>
+      <c r="J99" s="48"/>
+      <c r="K99" s="48"/>
+      <c r="L99" s="48"/>
+      <c r="M99" s="48"/>
+      <c r="N99" s="48"/>
+      <c r="O99" s="48"/>
+      <c r="P99" s="48"/>
+      <c r="Q99" s="48"/>
+      <c r="R99" s="48"/>
+      <c r="S99" s="48"/>
+      <c r="T99" s="48"/>
+      <c r="U99" s="48"/>
+      <c r="V99" s="48"/>
+      <c r="W99" s="49"/>
+      <c r="X99" s="49"/>
+      <c r="Y99" s="23"/>
+    </row>
+    <row r="100" spans="1:25" ht="9.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="8"/>
-      <c r="B100" s="131"/>
-[...8 lines deleted...]
-      <c r="K100" s="72"/>
+      <c r="B100" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" s="34"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="34"/>
+      <c r="F100" s="34"/>
+      <c r="G100" s="34"/>
+      <c r="H100" s="34"/>
+      <c r="I100" s="34"/>
+      <c r="J100" s="34"/>
+      <c r="K100" s="34"/>
       <c r="L100" s="34"/>
       <c r="M100" s="34"/>
-      <c r="N100" s="125"/>
-[...9 lines deleted...]
-      <c r="X100" s="127"/>
+      <c r="N100" s="128" t="s">
+        <v>75</v>
+      </c>
+      <c r="O100" s="129"/>
+      <c r="P100" s="129"/>
+      <c r="Q100" s="129"/>
+      <c r="R100" s="129"/>
+      <c r="S100" s="129"/>
+      <c r="T100" s="129"/>
+      <c r="U100" s="129"/>
+      <c r="V100" s="129"/>
+      <c r="W100" s="129"/>
+      <c r="X100" s="130"/>
       <c r="Y100" s="9"/>
     </row>
     <row r="101" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A101" s="8"/>
-      <c r="B101" s="132"/>
-[...8 lines deleted...]
-      <c r="K101" s="133"/>
+      <c r="B101" s="104" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="122"/>
+      <c r="D101" s="122"/>
+      <c r="E101" s="122"/>
+      <c r="F101" s="105"/>
+      <c r="G101" s="88" t="s">
+        <v>73</v>
+      </c>
+      <c r="H101" s="88"/>
+      <c r="I101" s="88"/>
+      <c r="J101" s="88"/>
+      <c r="K101" s="88"/>
       <c r="L101" s="34"/>
       <c r="M101" s="34"/>
-      <c r="N101" s="125"/>
-[...9 lines deleted...]
-      <c r="X101" s="127"/>
+      <c r="N101" s="131"/>
+      <c r="O101" s="132"/>
+      <c r="P101" s="132"/>
+      <c r="Q101" s="132"/>
+      <c r="R101" s="132"/>
+      <c r="S101" s="132"/>
+      <c r="T101" s="132"/>
+      <c r="U101" s="132"/>
+      <c r="V101" s="132"/>
+      <c r="W101" s="132"/>
+      <c r="X101" s="133"/>
       <c r="Y101" s="9"/>
     </row>
     <row r="102" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A102" s="8"/>
-      <c r="B102" s="134"/>
-[...8 lines deleted...]
-      <c r="K102" s="74"/>
+      <c r="B102" s="137"/>
+      <c r="C102" s="79"/>
+      <c r="D102" s="79"/>
+      <c r="E102" s="79"/>
+      <c r="F102" s="80"/>
+      <c r="G102" s="137"/>
+      <c r="H102" s="79"/>
+      <c r="I102" s="79"/>
+      <c r="J102" s="79"/>
+      <c r="K102" s="80"/>
       <c r="L102" s="34"/>
       <c r="M102" s="34"/>
-      <c r="N102" s="128"/>
-[...9 lines deleted...]
-      <c r="X102" s="130"/>
+      <c r="N102" s="131"/>
+      <c r="O102" s="132"/>
+      <c r="P102" s="132"/>
+      <c r="Q102" s="132"/>
+      <c r="R102" s="132"/>
+      <c r="S102" s="132"/>
+      <c r="T102" s="132"/>
+      <c r="U102" s="132"/>
+      <c r="V102" s="132"/>
+      <c r="W102" s="132"/>
+      <c r="X102" s="133"/>
       <c r="Y102" s="9"/>
     </row>
     <row r="103" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A103" s="15"/>
-[...26 lines deleted...]
-      <c r="X109" s="2"/>
+      <c r="A103" s="8"/>
+      <c r="B103" s="138"/>
+      <c r="C103" s="114"/>
+      <c r="D103" s="114"/>
+      <c r="E103" s="114"/>
+      <c r="F103" s="139"/>
+      <c r="G103" s="138"/>
+      <c r="H103" s="114"/>
+      <c r="I103" s="114"/>
+      <c r="J103" s="114"/>
+      <c r="K103" s="139"/>
+      <c r="L103" s="34"/>
+      <c r="M103" s="34"/>
+      <c r="N103" s="131"/>
+      <c r="O103" s="132"/>
+      <c r="P103" s="132"/>
+      <c r="Q103" s="132"/>
+      <c r="R103" s="132"/>
+      <c r="S103" s="132"/>
+      <c r="T103" s="132"/>
+      <c r="U103" s="132"/>
+      <c r="V103" s="132"/>
+      <c r="W103" s="132"/>
+      <c r="X103" s="133"/>
+      <c r="Y103" s="9"/>
+    </row>
+    <row r="104" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A104" s="8"/>
+      <c r="B104" s="140"/>
+      <c r="C104" s="81"/>
+      <c r="D104" s="81"/>
+      <c r="E104" s="81"/>
+      <c r="F104" s="82"/>
+      <c r="G104" s="140"/>
+      <c r="H104" s="81"/>
+      <c r="I104" s="81"/>
+      <c r="J104" s="81"/>
+      <c r="K104" s="82"/>
+      <c r="L104" s="34"/>
+      <c r="M104" s="34"/>
+      <c r="N104" s="134"/>
+      <c r="O104" s="135"/>
+      <c r="P104" s="135"/>
+      <c r="Q104" s="135"/>
+      <c r="R104" s="135"/>
+      <c r="S104" s="135"/>
+      <c r="T104" s="135"/>
+      <c r="U104" s="135"/>
+      <c r="V104" s="135"/>
+      <c r="W104" s="135"/>
+      <c r="X104" s="136"/>
+      <c r="Y104" s="9"/>
+    </row>
+    <row r="105" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="A105" s="15"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="28"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
+      <c r="I105" s="28"/>
+      <c r="J105" s="28"/>
+      <c r="K105" s="28"/>
+      <c r="L105" s="16"/>
+      <c r="M105" s="16"/>
+      <c r="N105" s="31"/>
+      <c r="O105" s="31"/>
+      <c r="P105" s="31"/>
+      <c r="Q105" s="31"/>
+      <c r="R105" s="31"/>
+      <c r="S105" s="31"/>
+      <c r="T105" s="31"/>
+      <c r="U105" s="31"/>
+      <c r="V105" s="31"/>
+      <c r="W105" s="31"/>
+      <c r="X105" s="31"/>
+      <c r="Y105" s="24"/>
+    </row>
+    <row r="111" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="X111" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="QFMbnkUlSn0f2m1CBpB4FCUGJoQIBnmf+DNcv1loFOttIi/QpnVIoM6Gv2kLzYeScOYCvwpJ30EUMciPFyyciw==" saltValue="9qcc1nWyiJyiMa40zyFKbA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="B69:D69"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ZR/BHAlsIC8hryWpx4gT7R9UxLuj0DtIY4Fvk037QLaKSamo9APM5qpvhiGcUZM4taHmQru7hJWQNlQ21eW2tA==" saltValue="yJC6LZke5SSvyOsgtDnz2A==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="173">
+    <mergeCell ref="B38:B46"/>
+    <mergeCell ref="B71:D71"/>
     <mergeCell ref="I30:L31"/>
     <mergeCell ref="B30:B34"/>
     <mergeCell ref="C30:D31"/>
     <mergeCell ref="O30:X31"/>
     <mergeCell ref="H33:L34"/>
     <mergeCell ref="F21:K22"/>
     <mergeCell ref="C32:D34"/>
     <mergeCell ref="E30:G31"/>
     <mergeCell ref="E32:G34"/>
     <mergeCell ref="M33:X34"/>
     <mergeCell ref="B21:B27"/>
     <mergeCell ref="C26:L26"/>
     <mergeCell ref="C27:X27"/>
     <mergeCell ref="C21:D22"/>
     <mergeCell ref="C23:D25"/>
     <mergeCell ref="E24:X25"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="M38:N38"/>
-    <mergeCell ref="B47:B55"/>
-    <mergeCell ref="M47:N47"/>
+    <mergeCell ref="B49:B57"/>
+    <mergeCell ref="M49:N49"/>
     <mergeCell ref="V39:X39"/>
     <mergeCell ref="V42:X42"/>
     <mergeCell ref="B1:X1"/>
     <mergeCell ref="T4:X4"/>
     <mergeCell ref="T3:X3"/>
     <mergeCell ref="C6:C10"/>
     <mergeCell ref="M6:M10"/>
     <mergeCell ref="D7:L10"/>
     <mergeCell ref="B6:B19"/>
     <mergeCell ref="C18:L18"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="C14:C17"/>
     <mergeCell ref="M14:M17"/>
     <mergeCell ref="D12:X13"/>
     <mergeCell ref="D14:L17"/>
     <mergeCell ref="N14:X17"/>
     <mergeCell ref="N7:X10"/>
     <mergeCell ref="D11:X11"/>
     <mergeCell ref="O6:X6"/>
     <mergeCell ref="E6:L6"/>
     <mergeCell ref="N18:W18"/>
     <mergeCell ref="C19:M19"/>
     <mergeCell ref="N19:X19"/>
     <mergeCell ref="O38:P38"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="O42:P42"/>
-    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="O44:P44"/>
     <mergeCell ref="V41:X41"/>
     <mergeCell ref="T38:U38"/>
     <mergeCell ref="T39:U39"/>
     <mergeCell ref="Q39:S39"/>
     <mergeCell ref="Q42:S42"/>
     <mergeCell ref="T42:U42"/>
     <mergeCell ref="V38:X38"/>
-    <mergeCell ref="V43:X43"/>
-[...1 lines deleted...]
-    <mergeCell ref="Q43:S43"/>
+    <mergeCell ref="V44:X44"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="Q44:S44"/>
     <mergeCell ref="Q38:S38"/>
     <mergeCell ref="V40:X40"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="O41:P41"/>
     <mergeCell ref="Q40:S40"/>
     <mergeCell ref="Q41:S41"/>
-    <mergeCell ref="E69:J69"/>
-[...20 lines deleted...]
-    <mergeCell ref="O68:Q68"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="T41:U41"/>
-    <mergeCell ref="O47:P47"/>
-[...7 lines deleted...]
-    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="E71:J71"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="F62:I62"/>
+    <mergeCell ref="E70:J70"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="F63:I63"/>
+    <mergeCell ref="E66:J66"/>
+    <mergeCell ref="E67:J67"/>
+    <mergeCell ref="G101:K101"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B101:F101"/>
+    <mergeCell ref="B96:G96"/>
+    <mergeCell ref="B76:X94"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="E72:J72"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="N100:X104"/>
+    <mergeCell ref="B102:F104"/>
+    <mergeCell ref="G102:K104"/>
+    <mergeCell ref="O70:Q70"/>
     <mergeCell ref="M42:N42"/>
-    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="M44:N44"/>
     <mergeCell ref="M40:N40"/>
     <mergeCell ref="M41:N41"/>
-    <mergeCell ref="V47:X47"/>
-[...9 lines deleted...]
-    <mergeCell ref="T49:U49"/>
     <mergeCell ref="V49:X49"/>
     <mergeCell ref="M50:N50"/>
     <mergeCell ref="O50:P50"/>
     <mergeCell ref="Q50:S50"/>
     <mergeCell ref="T50:U50"/>
     <mergeCell ref="V50:X50"/>
-    <mergeCell ref="V55:X55"/>
-[...1 lines deleted...]
-    <mergeCell ref="V58:X58"/>
+    <mergeCell ref="O49:P49"/>
+    <mergeCell ref="Q49:S49"/>
+    <mergeCell ref="T49:U49"/>
+    <mergeCell ref="V54:X54"/>
     <mergeCell ref="M52:N52"/>
     <mergeCell ref="O52:P52"/>
     <mergeCell ref="Q52:S52"/>
     <mergeCell ref="T52:U52"/>
     <mergeCell ref="V52:X52"/>
     <mergeCell ref="M53:N53"/>
     <mergeCell ref="O53:P53"/>
     <mergeCell ref="Q53:S53"/>
     <mergeCell ref="T53:U53"/>
     <mergeCell ref="V53:X53"/>
     <mergeCell ref="M54:N54"/>
     <mergeCell ref="O54:P54"/>
     <mergeCell ref="Q54:S54"/>
     <mergeCell ref="T54:U54"/>
-    <mergeCell ref="V54:X54"/>
+    <mergeCell ref="V59:X59"/>
+    <mergeCell ref="V60:X60"/>
+    <mergeCell ref="M55:N55"/>
+    <mergeCell ref="O55:P55"/>
+    <mergeCell ref="Q55:S55"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="V55:X55"/>
+    <mergeCell ref="M56:N56"/>
+    <mergeCell ref="O56:P56"/>
+    <mergeCell ref="Q56:S56"/>
+    <mergeCell ref="T56:U56"/>
+    <mergeCell ref="V56:X56"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="Q60:S60"/>
     <mergeCell ref="N21:R22"/>
     <mergeCell ref="T21:X22"/>
-    <mergeCell ref="O64:Q64"/>
+    <mergeCell ref="O66:Q66"/>
     <mergeCell ref="C38:L38"/>
     <mergeCell ref="C39:L39"/>
     <mergeCell ref="C40:L40"/>
     <mergeCell ref="C41:L41"/>
     <mergeCell ref="C42:L42"/>
-    <mergeCell ref="C43:L43"/>
     <mergeCell ref="C44:L44"/>
-    <mergeCell ref="C47:L47"/>
-    <mergeCell ref="C48:L48"/>
+    <mergeCell ref="C46:L46"/>
     <mergeCell ref="C49:L49"/>
     <mergeCell ref="C50:L50"/>
-    <mergeCell ref="C51:L51"/>
     <mergeCell ref="C52:L52"/>
     <mergeCell ref="C53:L53"/>
     <mergeCell ref="C54:L54"/>
     <mergeCell ref="C55:L55"/>
-    <mergeCell ref="C58:L58"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q55:S55"/>
+    <mergeCell ref="C56:L56"/>
+    <mergeCell ref="C57:L57"/>
+    <mergeCell ref="C60:L60"/>
+    <mergeCell ref="R66:V66"/>
+    <mergeCell ref="Q46:S46"/>
+    <mergeCell ref="V46:X46"/>
+    <mergeCell ref="Q57:S57"/>
+    <mergeCell ref="V57:X57"/>
+    <mergeCell ref="C51:L51"/>
+    <mergeCell ref="O51:P51"/>
+    <mergeCell ref="Q51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="M45:N45"/>
+    <mergeCell ref="M51:N51"/>
+    <mergeCell ref="C43:L43"/>
+    <mergeCell ref="C45:L45"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="Q43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:X43"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="Q45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:X45"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>273050</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>107950</xdr:rowOff>
@@ -5981,57 +6105,57 @@
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>292100</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId6" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>107950</xdr:colOff>
-                    <xdr:row>92</xdr:row>
+                    <xdr:row>94</xdr:row>
                     <xdr:rowOff>63500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>222250</xdr:colOff>
-                    <xdr:row>94</xdr:row>
+                    <xdr:row>96</xdr:row>
                     <xdr:rowOff>69850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId7" name="Label 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>177800</xdr:colOff>
                     <xdr:row>7</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>139700</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
@@ -6042,95 +6166,95 @@
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C7CFD98-BDBD-467B-94E2-498E679E27C4}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="9.5" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.54296875" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.08984375" style="26" customWidth="1"/>
     <col min="3" max="3" width="18" style="26" customWidth="1"/>
     <col min="4" max="4" width="33.7265625" style="26" customWidth="1"/>
     <col min="5" max="5" width="16.36328125" style="26" customWidth="1"/>
     <col min="6" max="16384" width="8.7265625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="17.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B1" s="201" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="201"/>
+      <c r="B1" s="205" t="s">
+        <v>33</v>
+      </c>
+      <c r="C1" s="205"/>
+      <c r="D1" s="205"/>
+      <c r="E1" s="205"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B2" s="64" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="C2" s="65"/>
       <c r="D2" s="65"/>
       <c r="E2" s="65"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="66"/>
       <c r="B3" s="67" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="D3" s="67" t="s">
+      <c r="E3" s="67" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="D4" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="E4" s="69" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="70">
         <v>1</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="70">
         <v>2</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="70">
         <v>3</v>
       </c>
       <c r="B7" s="27"/>
@@ -6688,59 +6812,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f10d357-f0a1-4d5a-ae02-e77f7d379e6d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="63e31275-49ac-4ce5-877f-8e309e850c91" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B9C0872-C804-4FBF-9BDB-F2D0AD294275}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E78F40F-9FA1-4147-8693-9F9A6C510D0E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72978E72-7C59-4133-BE5C-4DA0E78E065E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD463CED-562C-4BA5-B297-AE896DCB3636}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24F242F3-EA2E-4205-BC48-9F54950E21BD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AFA4AE6-AD5C-436A-B9EA-AC68D06BE627}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">