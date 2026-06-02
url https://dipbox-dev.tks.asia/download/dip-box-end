--- v1 (2026-04-03)
+++ v2 (2026-06-02)
@@ -1,802 +1,800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.10\secure-nas\share\第一事業部\01_パブリック\00_MVNO\98.営業\20.災害向け保険サービス\塚田担当パート\02_規約・契約\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{369F8E33-6200-4043-B209-BF879EA45271}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2D2DA055-DAAC-4451-BCBE-289E16537349}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="お申込み書" sheetId="1" r:id="rId1"/>
     <sheet name="納品先一覧" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">お申込み書!$A$1:$Y$105</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q53" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="V40" i="1" s="1"/>
+  <c r="Q40" i="1" l="1"/>
   <c r="Q45" i="1"/>
   <c r="V45" i="1" s="1"/>
   <c r="Q43" i="1"/>
   <c r="V43" i="1" s="1"/>
   <c r="Q51" i="1"/>
   <c r="V51" i="1" s="1"/>
   <c r="Q55" i="1"/>
   <c r="V55" i="1" s="1"/>
   <c r="Q56" i="1"/>
   <c r="V56" i="1" s="1"/>
   <c r="Q54" i="1"/>
   <c r="V54" i="1" s="1"/>
+  <c r="Q53" i="1"/>
+  <c r="V53" i="1" s="1"/>
   <c r="Q52" i="1"/>
   <c r="V52" i="1" s="1"/>
   <c r="Q50" i="1"/>
   <c r="V50" i="1" s="1"/>
   <c r="Q44" i="1"/>
   <c r="V44" i="1" s="1"/>
   <c r="Q42" i="1"/>
   <c r="V42" i="1" s="1"/>
   <c r="Q41" i="1"/>
   <c r="V41" i="1" s="1"/>
+  <c r="V40" i="1"/>
+  <c r="Q39" i="1"/>
+  <c r="V39" i="1" s="1"/>
   <c r="V46" i="1" l="1"/>
   <c r="V57" i="1"/>
   <c r="Q57" i="1"/>
   <c r="Q46" i="1"/>
   <c r="Q60" i="1" l="1"/>
   <c r="V60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="88">
+  <si>
+    <t>トレミール　DIP-BoX　申込書</t>
+    <rPh sb="14" eb="17">
+      <t>モウシコミショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>■以下の内容を確認・承認の上、トレミール　DIP-BoXへの申し込みを行います。</t>
+    <rPh sb="1" eb="3">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>モウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>オコナ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>お申込み日</t>
+    <rPh sb="1" eb="3">
+      <t>モウシコ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ビ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>２０２X年X月X日</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>契約者情報</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>法人名</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ﾌﾘｶﾞﾅ</t>
+    <phoneticPr fontId="1"/>
+  </si>
   <si>
     <t>代表者名</t>
     <rPh sb="0" eb="3">
       <t>ダイヒョウシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ﾌﾘｶﾞﾅ</t>
-[...3 lines deleted...]
-    <t>ﾌﾘｶﾞﾅ</t>
+    <t>　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ご住所</t>
     <rPh sb="1" eb="3">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>（〒-）　　　　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>ご担当者</t>
     <rPh sb="1" eb="4">
       <t>タントウシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>部署名</t>
     <rPh sb="0" eb="2">
       <t>ブショ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>　ご担当者メールアドレス</t>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　ご担当者電話番号</t>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>デンワバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>請求先</t>
     <rPh sb="0" eb="2">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>契約先と同じ</t>
     <rPh sb="0" eb="3">
       <t>ケイヤクサキ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>オナ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>名称</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>部署・ご担当者</t>
+    <rPh sb="0" eb="2">
+      <t>ブショ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <rPh sb="0" eb="2">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ご住所（〒　　　　　－　　　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>請求先メールアドレス</t>
+    <rPh sb="0" eb="3">
+      <t>セイキュウサキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>契約先と同じ場合、記載いただく必要はございません。</t>
+    <rPh sb="0" eb="3">
+      <t>ケイヤクサキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>オナ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>納品先</t>
+    <rPh sb="0" eb="2">
+      <t>ノウヒン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>納品希望日</t>
     <rPh sb="0" eb="2">
       <t>ノウヒン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>キボウビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ご住所（〒　　　　　－　　　　　　　）</t>
-[...19 lines deleted...]
-    </rPh>
+    <t>‐</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ご担当者名</t>
     <rPh sb="1" eb="4">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>納品先</t>
+    <t>契約先と同じ場合、記載いただく必要はございません。納品先が複数ある場合は【納品先一覧シート】にご記入ください。</t>
+    <rPh sb="0" eb="3">
+      <t>ケイヤクサキ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>オナ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ノウヒンサキ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>フクスウ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="37" eb="40">
+      <t>ノウヒンサキ</t>
+    </rPh>
+    <rPh sb="40" eb="42">
+      <t>イチラン</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※納品先1ヶ所につき、1ID以上のプラン契約が必要です。（納品先を3ヶ所に設定する場合は、3ID以上の契約が必要です）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>下記は税別</t>
     <rPh sb="0" eb="2">
-      <t>ノウヒン</t>
-[...7 lines deleted...]
-    <t>部署・ご担当者</t>
+      <t>カキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ゼイベツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ご契約プラン</t>
+    <rPh sb="1" eb="3">
+      <t>ケイヤク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>品名</t>
     <rPh sb="0" eb="2">
-      <t>ブショ</t>
-[...2 lines deleted...]
-      <t>タントウシャ</t>
+      <t>ヒンメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>数量</t>
     <rPh sb="0" eb="1">
       <t>スウ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>品名</t>
+    <t>月額</t>
     <rPh sb="0" eb="2">
-      <t>ヒンメイ</t>
+      <t>ゲツガク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>月額合計</t>
+    <rPh sb="0" eb="2">
+      <t>ゲツガク</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>契約期間</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>契約期間総計</t>
+    <rPh sb="0" eb="4">
+      <t>ケイヤクキカン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ケイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>スタートアップエコノミープラン</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>エコノミープラン</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>スタンダードプラン</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アドバンスドプラン　（Starlink月間50GB）</t>
+    <rPh sb="19" eb="21">
+      <t>ゲッカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>アドバンスドプラン　（Starlink月間500GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>プレミアムプラン　（Starlink月間50GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>プレミアムプラン　（Starlink月間500GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>合計(税別)</t>
+    <rPh sb="0" eb="2">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ゼイベツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>オプション</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Starlink（月間50GB）</t>
+    <rPh sb="9" eb="11">
+      <t>ゲッカン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Starlink（月間500GB）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>衛星携帯電話</t>
+    <rPh sb="0" eb="6">
+      <t>エイセイケイタイデンワ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>モバイルWi-Fiルーター</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>スマートフォン</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>タブレット</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ポータブル電源（ソーラーパネル付き）</t>
+    <rPh sb="5" eb="7">
+      <t>デンゲン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>プラン・オプション合計(税別)</t>
+    <rPh sb="9" eb="11">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ゼイベツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>契約開始希望月</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>契約終了日</t>
     <rPh sb="0" eb="2">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュウリョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>営業担当者</t>
+    <t>２０２X年X月</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>解約</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>月末5営業日前までに申請ください</t>
     <rPh sb="0" eb="2">
-      <t>エイギョウ</t>
-[...7 lines deleted...]
-    <t>契約期間</t>
+      <t>ゲツマツ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>エイギョウビ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>マエ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>紛失/破損時　請求額</t>
     <rPh sb="0" eb="2">
-      <t>ケイヤク</t>
-[...22 lines deleted...]
-      <t>ゴウケイ</t>
+      <t>フンシツ</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>ゼイベツ</t>
-[...4 lines deleted...]
-    <t>（〒-）　　　　</t>
+      <t>ハソン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ガク</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>実費にて精算</t>
     <rPh sb="0" eb="2">
       <t>ジッピ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>セイサン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>‐</t>
-[...60 lines deleted...]
-    <t>住所</t>
+    <t>解約料</t>
     <rPh sb="0" eb="2">
-      <t>ジュウショ</t>
-[...23 lines deleted...]
-      <t>ケイヤク</t>
+      <t>カイヤク</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>シャ</t>
-[...212 lines deleted...]
-      <t>ガツ</t>
+      <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>最低契約期間に満たない場合、
 最低契約期間までの残月数×月額×ID数が発生</t>
     <rPh sb="0" eb="6">
       <t>サイテイケイヤクキカン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ミ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>バアイ</t>
     </rPh>
     <rPh sb="15" eb="21">
       <t>サイテイケイヤクキカン</t>
     </rPh>
     <rPh sb="24" eb="27">
       <t>ザンゲッスウ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>ゲツガク</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>スウ</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ハッセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>解約</t>
-[...24 lines deleted...]
-      <t>リョウ</t>
+    <t>代理店コード</t>
+    <rPh sb="0" eb="3">
+      <t>ダイリテン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>延長</t>
     <rPh sb="0" eb="2">
       <t>エンチョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>解約申請があるまで自動延長</t>
     <rPh sb="0" eb="4">
       <t>カイヤクシンセイ</t>
     </rPh>
     <rPh sb="9" eb="13">
       <t>ジドウエンチョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>代理店名</t>
     <rPh sb="0" eb="3">
       <t>ダイリテン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>代理店担当者名</t>
+    <rPh sb="0" eb="3">
+      <t>ダイリテン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>お持ちでない場合、記載いただく必要はございません。</t>
     <rPh sb="1" eb="2">
       <t>モ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>ご契約プラン</t>
+    <t>ご契約に際して</t>
     <rPh sb="1" eb="3">
       <t>ケイヤク</t>
     </rPh>
-    <phoneticPr fontId="1"/>
-[...46 lines deleted...]
-      <t>ガク</t>
+    <rPh sb="4" eb="5">
+      <t>サイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">【携帯電話不正利用防止法に基づき、下記３点を合わせてご提出ください】
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">・契約ご担当者様の本人確認書類（運転免許証・マイナンバーカード等）
 ・契約ご担当者様が契約者である法人に属することが確認出来る名刺
@@ -806,257 +804,254 @@
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 ・下記に当てはまる事象が所在地・建物に発生した場合にシェアリング品の出荷依頼が可能です。
 【自然災害】
 震度6以上/大雨特別警報/大雪特別警報/大津波警報/噴火レベル4以上/暴風特別警報/暴風雪特別警報/津波警報/波浪特別警報/高潮警報/高潮特別警報/土砂災害警戒情報/氾濫発生情報
 【企業災害等トラブル】
 火災/落雷/破裂・爆発/風災/雹災/雪災/水災/電気的事故・機械的事故/車両・航空機等の衝突/水濡れ/外部からの落下物・飛来物/サイバー事故/その他不測且つ突発的事故
 ・適切な利用確認のために被災・被害を示す写真・書類・データ等の提出を求める場合があり、前述の条件に当てはまらない場合、実費にて利用料が発生することがあります。
 ・本サービスはシェアリングサービスのため、他のユーザーの利用状況により在庫が不足しご用意できない可能性・物流の麻痺等により遅延または届かない可能性があることがあります。
 ・前述のような事情によりサービスが提供されなかった場合、契約期間に応じた料金の返金が賠償の上限です。
 ※12ヶ月または36ヶ月間の最低契約期間中＝最低契約期間分総額の返金_x000B_　最低契約期間以上ご契約いただいており、1ヶ月単位の契約期間中＝1ヶ月分の返金
 ・貸出期間は原則お届け日を0日目とした30日間であり、延長が必要な場合は期間内に延長連絡をする必要があります。​
 ・機器を紛失・故障した場合、弁済金が請求されることがあります。
 ・歴月での換算となり日割りはございません。</t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>見積もりNo.</t>
+    <t>利用規約・プライバシーポリシーへの同意</t>
     <rPh sb="0" eb="2">
-      <t>ミツモ</t>
-[...13 lines deleted...]
-    </rPh>
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>キヤク</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ドウイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>DIP-BoX利用規約：https://dipbox.jp/help/agreement</t>
+    <rPh sb="7" eb="11">
+      <t>リヨウキヤク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>プライバシーポリシー：https://tremeal.jp/privacy/</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>弊社利用欄</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>代理店情報をご記入した方：貴社担当代理店までご提出ください
 代理店情報をご記入していない方：ファイルを添付しsales_contact@dipbox.jp宛にメールをお送りください。</t>
     <rPh sb="0" eb="3">
       <t>ダイリテン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>キニュウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>カタ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>キシャ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>タントウ</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>ダイリテン</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>テンプ</t>
     </rPh>
     <rPh sb="78" eb="79">
       <t>アテ</t>
     </rPh>
     <rPh sb="85" eb="86">
       <t>オク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>２０２X年X月X日</t>
-[...7 lines deleted...]
-      <t>ニチ</t>
+    <t>営業担当者</t>
+    <rPh sb="0" eb="2">
+      <t>エイギョウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>見積もりNo.</t>
+    <rPh sb="0" eb="2">
+      <t>ミツモ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>納品先に指定する住所には登記簿謄本に記載の住所または、公共料金の支払い明細等で確認可能な住所をご記載ください。</t>
+    <rPh sb="39" eb="41">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>カノウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※納品先1ヶ所につき、1ID以上のプラン契約が必要です。（納品先を3か所に設定する場合は、3ID以上の契約が必要です）</t>
   </si>
   <si>
-    <t>※納品先1ヶ所につき、1ID以上のプラン契約が必要です。（納品先を3ヶ所に設定する場合は、3ID以上の契約が必要です）</t>
-[...32 lines deleted...]
-    <t>Starlink（月間50GB）</t>
+    <t>郵便番号</t>
+    <rPh sb="0" eb="4">
+      <t>ユウビンバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>住所</t>
+    <rPh sb="0" eb="2">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <rPh sb="0" eb="4">
+      <t>デンワバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>例</t>
+    <rPh sb="0" eb="1">
+      <t>レイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>株式会社○○　××支社</t>
+    <rPh sb="0" eb="4">
+      <t>カブシキガイシャ</t>
+    </rPh>
     <rPh sb="9" eb="11">
-      <t>ゲッカン</t>
-[...34 lines deleted...]
-    </rPh>
+      <t>シシャ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>123-4567</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>○○県××市△△　#-##-##　★★ビル5F</t>
+    <rPh sb="2" eb="3">
+      <t>ケン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>090-1234-5678</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
-    <numFmt numFmtId="5" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="178" formatCode="#,###&quot;台&quot;"/>
+    <numFmt numFmtId="164" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
+    <numFmt numFmtId="165" formatCode="#,###&quot;ヶ&quot;&quot;月&quot;"/>
+    <numFmt numFmtId="166" formatCode="#,###&quot;ID&quot;"/>
+    <numFmt numFmtId="167" formatCode="#,###&quot;台&quot;"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...5 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -1075,57 +1070,50 @@
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="0"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
-      <charset val="128"/>
-[...5 lines deleted...]
-      <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1414,719 +1402,719 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" textRotation="255"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
-[...61 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="5" fontId="2" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="166" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...18 lines deleted...]
-    <xf numFmtId="178" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="177" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...363 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="2" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" checked="Checked" noThreeD="1"/>
 </file>
@@ -2725,3426 +2713,3426 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y111"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M39" sqref="M39:N39"/>
+      <selection activeCell="Y1" sqref="Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="3.90625" defaultRowHeight="9.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="3.85546875" defaultRowHeight="9.6"/>
   <cols>
-    <col min="1" max="18" width="5.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="3.90625" style="1"/>
+    <col min="1" max="18" width="5.7109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="6.7109375" style="1" customWidth="1"/>
+    <col min="20" max="25" width="5.7109375" style="1" customWidth="1"/>
+    <col min="26" max="16384" width="3.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" ht="24.75" customHeight="1">
       <c r="A1" s="6"/>
-      <c r="B1" s="121" t="s">
-[...23 lines deleted...]
-      <c r="X1" s="121"/>
+      <c r="B1" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
+      <c r="N1" s="120"/>
+      <c r="O1" s="120"/>
+      <c r="P1" s="120"/>
+      <c r="Q1" s="120"/>
+      <c r="R1" s="120"/>
+      <c r="S1" s="120"/>
+      <c r="T1" s="120"/>
+      <c r="U1" s="120"/>
+      <c r="V1" s="120"/>
+      <c r="W1" s="120"/>
+      <c r="X1" s="120"/>
       <c r="Y1" s="7"/>
     </row>
-    <row r="2" spans="1:25" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25" ht="4.5" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="O2" s="34"/>
       <c r="P2" s="34"/>
       <c r="Q2" s="34"/>
       <c r="R2" s="34"/>
       <c r="S2" s="34"/>
       <c r="T2" s="34"/>
       <c r="U2" s="34"/>
       <c r="V2" s="34"/>
       <c r="W2" s="34"/>
       <c r="X2" s="34"/>
       <c r="Y2" s="9"/>
     </row>
-    <row r="3" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25">
       <c r="A3" s="8"/>
       <c r="B3" s="1" t="s">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="E3" s="34"/>
       <c r="F3" s="34"/>
       <c r="G3" s="34"/>
       <c r="H3" s="34"/>
       <c r="I3" s="34"/>
       <c r="J3" s="34"/>
       <c r="K3" s="34"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
       <c r="N3" s="34"/>
       <c r="O3" s="34"/>
       <c r="P3" s="34"/>
       <c r="Q3" s="34"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
-      <c r="T3" s="114"/>
-[...3 lines deleted...]
-      <c r="X3" s="114"/>
+      <c r="T3" s="124"/>
+      <c r="U3" s="124"/>
+      <c r="V3" s="124"/>
+      <c r="W3" s="124"/>
+      <c r="X3" s="124"/>
       <c r="Y3" s="9"/>
     </row>
-    <row r="4" spans="1:25" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" ht="24.95" customHeight="1">
       <c r="A4" s="8"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
       <c r="G4" s="34"/>
       <c r="H4" s="34"/>
       <c r="I4" s="34"/>
       <c r="J4" s="34"/>
       <c r="K4" s="34"/>
       <c r="L4" s="34"/>
       <c r="M4" s="34"/>
       <c r="N4" s="34"/>
       <c r="O4" s="34"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="R4" s="53" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="S4" s="36"/>
-      <c r="T4" s="142" t="s">
-[...5 lines deleted...]
-      <c r="X4" s="144"/>
+      <c r="T4" s="121" t="s">
+        <v>3</v>
+      </c>
+      <c r="U4" s="122"/>
+      <c r="V4" s="122"/>
+      <c r="W4" s="122"/>
+      <c r="X4" s="123"/>
       <c r="Y4" s="9"/>
     </row>
-    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:25">
       <c r="A5" s="8"/>
       <c r="B5" s="34"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
       <c r="I5" s="34"/>
       <c r="J5" s="34"/>
       <c r="K5" s="34"/>
       <c r="L5" s="34"/>
       <c r="M5" s="34"/>
       <c r="N5" s="34"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
       <c r="R5" s="34"/>
       <c r="S5" s="34"/>
       <c r="T5" s="34"/>
       <c r="U5" s="34"/>
       <c r="V5" s="34"/>
       <c r="W5" s="34"/>
       <c r="X5" s="34"/>
       <c r="Y5" s="9"/>
     </row>
-    <row r="6" spans="1:25" ht="14" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:25" ht="14.1" customHeight="1">
       <c r="A6" s="8"/>
-      <c r="B6" s="157" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="B6" s="137" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="125" t="s">
+        <v>5</v>
       </c>
       <c r="D6" s="54" t="s">
-        <v>2</v>
-[...10 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="E6" s="140"/>
+      <c r="F6" s="140"/>
+      <c r="G6" s="140"/>
+      <c r="H6" s="140"/>
+      <c r="I6" s="140"/>
+      <c r="J6" s="140"/>
+      <c r="K6" s="140"/>
+      <c r="L6" s="141"/>
+      <c r="M6" s="125" t="s">
+        <v>7</v>
       </c>
       <c r="N6" s="54" t="s">
-        <v>1</v>
-[...10 lines deleted...]
-      <c r="X6" s="161"/>
+        <v>6</v>
+      </c>
+      <c r="O6" s="140"/>
+      <c r="P6" s="140"/>
+      <c r="Q6" s="140"/>
+      <c r="R6" s="140"/>
+      <c r="S6" s="140"/>
+      <c r="T6" s="140"/>
+      <c r="U6" s="140"/>
+      <c r="V6" s="140"/>
+      <c r="W6" s="140"/>
+      <c r="X6" s="141"/>
       <c r="Y6" s="9"/>
     </row>
-    <row r="7" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25">
       <c r="A7" s="8"/>
-      <c r="B7" s="158"/>
-[...23 lines deleted...]
-      <c r="X7" s="150"/>
+      <c r="B7" s="138"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="128" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="129"/>
+      <c r="F7" s="129"/>
+      <c r="G7" s="129"/>
+      <c r="H7" s="129"/>
+      <c r="I7" s="129"/>
+      <c r="J7" s="129"/>
+      <c r="K7" s="129"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="126"/>
+      <c r="N7" s="128"/>
+      <c r="O7" s="129"/>
+      <c r="P7" s="129"/>
+      <c r="Q7" s="129"/>
+      <c r="R7" s="129"/>
+      <c r="S7" s="129"/>
+      <c r="T7" s="129"/>
+      <c r="U7" s="129"/>
+      <c r="V7" s="129"/>
+      <c r="W7" s="129"/>
+      <c r="X7" s="130"/>
       <c r="Y7" s="9"/>
     </row>
-    <row r="8" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:25">
       <c r="A8" s="8"/>
-      <c r="B8" s="158"/>
-[...21 lines deleted...]
-      <c r="X8" s="153"/>
+      <c r="B8" s="138"/>
+      <c r="C8" s="126"/>
+      <c r="D8" s="131"/>
+      <c r="E8" s="132"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="133"/>
+      <c r="M8" s="126"/>
+      <c r="N8" s="131"/>
+      <c r="O8" s="132"/>
+      <c r="P8" s="132"/>
+      <c r="Q8" s="132"/>
+      <c r="R8" s="132"/>
+      <c r="S8" s="132"/>
+      <c r="T8" s="132"/>
+      <c r="U8" s="132"/>
+      <c r="V8" s="132"/>
+      <c r="W8" s="132"/>
+      <c r="X8" s="133"/>
       <c r="Y8" s="9"/>
     </row>
-    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25">
       <c r="A9" s="8"/>
-      <c r="B9" s="158"/>
-[...21 lines deleted...]
-      <c r="X9" s="153"/>
+      <c r="B9" s="138"/>
+      <c r="C9" s="126"/>
+      <c r="D9" s="131"/>
+      <c r="E9" s="132"/>
+      <c r="F9" s="132"/>
+      <c r="G9" s="132"/>
+      <c r="H9" s="132"/>
+      <c r="I9" s="132"/>
+      <c r="J9" s="132"/>
+      <c r="K9" s="132"/>
+      <c r="L9" s="133"/>
+      <c r="M9" s="126"/>
+      <c r="N9" s="131"/>
+      <c r="O9" s="132"/>
+      <c r="P9" s="132"/>
+      <c r="Q9" s="132"/>
+      <c r="R9" s="132"/>
+      <c r="S9" s="132"/>
+      <c r="T9" s="132"/>
+      <c r="U9" s="132"/>
+      <c r="V9" s="132"/>
+      <c r="W9" s="132"/>
+      <c r="X9" s="133"/>
       <c r="Y9" s="9"/>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:25">
       <c r="A10" s="8"/>
-      <c r="B10" s="158"/>
-[...21 lines deleted...]
-      <c r="X10" s="156"/>
+      <c r="B10" s="138"/>
+      <c r="C10" s="127"/>
+      <c r="D10" s="134"/>
+      <c r="E10" s="135"/>
+      <c r="F10" s="135"/>
+      <c r="G10" s="135"/>
+      <c r="H10" s="135"/>
+      <c r="I10" s="135"/>
+      <c r="J10" s="135"/>
+      <c r="K10" s="135"/>
+      <c r="L10" s="136"/>
+      <c r="M10" s="127"/>
+      <c r="N10" s="134"/>
+      <c r="O10" s="135"/>
+      <c r="P10" s="135"/>
+      <c r="Q10" s="135"/>
+      <c r="R10" s="135"/>
+      <c r="S10" s="135"/>
+      <c r="T10" s="135"/>
+      <c r="U10" s="135"/>
+      <c r="V10" s="135"/>
+      <c r="W10" s="135"/>
+      <c r="X10" s="136"/>
       <c r="Y10" s="9"/>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:25">
       <c r="A11" s="8"/>
-      <c r="B11" s="158"/>
-[...25 lines deleted...]
-      <c r="X11" s="150"/>
+      <c r="B11" s="138"/>
+      <c r="C11" s="125" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="128" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="129"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="129"/>
+      <c r="H11" s="129"/>
+      <c r="I11" s="129"/>
+      <c r="J11" s="129"/>
+      <c r="K11" s="129"/>
+      <c r="L11" s="129"/>
+      <c r="M11" s="129"/>
+      <c r="N11" s="129"/>
+      <c r="O11" s="129"/>
+      <c r="P11" s="129"/>
+      <c r="Q11" s="129"/>
+      <c r="R11" s="129"/>
+      <c r="S11" s="129"/>
+      <c r="T11" s="129"/>
+      <c r="U11" s="129"/>
+      <c r="V11" s="129"/>
+      <c r="W11" s="129"/>
+      <c r="X11" s="130"/>
       <c r="Y11" s="9"/>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:25">
       <c r="A12" s="8"/>
-      <c r="B12" s="158"/>
-[...21 lines deleted...]
-      <c r="X12" s="153"/>
+      <c r="B12" s="138"/>
+      <c r="C12" s="126"/>
+      <c r="D12" s="139"/>
+      <c r="E12" s="132"/>
+      <c r="F12" s="132"/>
+      <c r="G12" s="132"/>
+      <c r="H12" s="132"/>
+      <c r="I12" s="132"/>
+      <c r="J12" s="132"/>
+      <c r="K12" s="132"/>
+      <c r="L12" s="132"/>
+      <c r="M12" s="132"/>
+      <c r="N12" s="132"/>
+      <c r="O12" s="132"/>
+      <c r="P12" s="132"/>
+      <c r="Q12" s="132"/>
+      <c r="R12" s="132"/>
+      <c r="S12" s="132"/>
+      <c r="T12" s="132"/>
+      <c r="U12" s="132"/>
+      <c r="V12" s="132"/>
+      <c r="W12" s="132"/>
+      <c r="X12" s="133"/>
       <c r="Y12" s="9"/>
     </row>
-    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:25">
       <c r="A13" s="8"/>
-      <c r="B13" s="158"/>
-[...21 lines deleted...]
-      <c r="X13" s="156"/>
+      <c r="B13" s="138"/>
+      <c r="C13" s="126"/>
+      <c r="D13" s="134"/>
+      <c r="E13" s="135"/>
+      <c r="F13" s="135"/>
+      <c r="G13" s="135"/>
+      <c r="H13" s="135"/>
+      <c r="I13" s="135"/>
+      <c r="J13" s="135"/>
+      <c r="K13" s="135"/>
+      <c r="L13" s="135"/>
+      <c r="M13" s="135"/>
+      <c r="N13" s="135"/>
+      <c r="O13" s="135"/>
+      <c r="P13" s="135"/>
+      <c r="Q13" s="135"/>
+      <c r="R13" s="135"/>
+      <c r="S13" s="135"/>
+      <c r="T13" s="135"/>
+      <c r="U13" s="135"/>
+      <c r="V13" s="135"/>
+      <c r="W13" s="135"/>
+      <c r="X13" s="136"/>
       <c r="Y13" s="9"/>
     </row>
-    <row r="14" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:25" ht="10.5" customHeight="1">
       <c r="A14" s="8"/>
-      <c r="B14" s="158"/>
-[...25 lines deleted...]
-      <c r="X14" s="150"/>
+      <c r="B14" s="138"/>
+      <c r="C14" s="125" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="128"/>
+      <c r="E14" s="129"/>
+      <c r="F14" s="129"/>
+      <c r="G14" s="129"/>
+      <c r="H14" s="129"/>
+      <c r="I14" s="129"/>
+      <c r="J14" s="129"/>
+      <c r="K14" s="129"/>
+      <c r="L14" s="130"/>
+      <c r="M14" s="125" t="s">
+        <v>12</v>
+      </c>
+      <c r="N14" s="128"/>
+      <c r="O14" s="129"/>
+      <c r="P14" s="129"/>
+      <c r="Q14" s="129"/>
+      <c r="R14" s="129"/>
+      <c r="S14" s="129"/>
+      <c r="T14" s="129"/>
+      <c r="U14" s="129"/>
+      <c r="V14" s="129"/>
+      <c r="W14" s="129"/>
+      <c r="X14" s="130"/>
       <c r="Y14" s="9"/>
     </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:25">
       <c r="A15" s="8"/>
-      <c r="B15" s="158"/>
-[...21 lines deleted...]
-      <c r="X15" s="153"/>
+      <c r="B15" s="138"/>
+      <c r="C15" s="126"/>
+      <c r="D15" s="131"/>
+      <c r="E15" s="132"/>
+      <c r="F15" s="132"/>
+      <c r="G15" s="132"/>
+      <c r="H15" s="132"/>
+      <c r="I15" s="132"/>
+      <c r="J15" s="132"/>
+      <c r="K15" s="132"/>
+      <c r="L15" s="133"/>
+      <c r="M15" s="126"/>
+      <c r="N15" s="131"/>
+      <c r="O15" s="132"/>
+      <c r="P15" s="132"/>
+      <c r="Q15" s="132"/>
+      <c r="R15" s="132"/>
+      <c r="S15" s="132"/>
+      <c r="T15" s="132"/>
+      <c r="U15" s="132"/>
+      <c r="V15" s="132"/>
+      <c r="W15" s="132"/>
+      <c r="X15" s="133"/>
       <c r="Y15" s="9"/>
     </row>
-    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:25">
       <c r="A16" s="8"/>
-      <c r="B16" s="158"/>
-[...21 lines deleted...]
-      <c r="X16" s="153"/>
+      <c r="B16" s="138"/>
+      <c r="C16" s="126"/>
+      <c r="D16" s="131"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="132"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="133"/>
+      <c r="M16" s="126"/>
+      <c r="N16" s="131"/>
+      <c r="O16" s="132"/>
+      <c r="P16" s="132"/>
+      <c r="Q16" s="132"/>
+      <c r="R16" s="132"/>
+      <c r="S16" s="132"/>
+      <c r="T16" s="132"/>
+      <c r="U16" s="132"/>
+      <c r="V16" s="132"/>
+      <c r="W16" s="132"/>
+      <c r="X16" s="133"/>
       <c r="Y16" s="9"/>
     </row>
-    <row r="17" spans="1:25" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:25" ht="6.75" customHeight="1">
       <c r="A17" s="8"/>
-      <c r="B17" s="158"/>
-[...21 lines deleted...]
-      <c r="X17" s="156"/>
+      <c r="B17" s="138"/>
+      <c r="C17" s="127"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="135"/>
+      <c r="F17" s="135"/>
+      <c r="G17" s="135"/>
+      <c r="H17" s="135"/>
+      <c r="I17" s="135"/>
+      <c r="J17" s="135"/>
+      <c r="K17" s="135"/>
+      <c r="L17" s="136"/>
+      <c r="M17" s="127"/>
+      <c r="N17" s="134"/>
+      <c r="O17" s="135"/>
+      <c r="P17" s="135"/>
+      <c r="Q17" s="135"/>
+      <c r="R17" s="135"/>
+      <c r="S17" s="135"/>
+      <c r="T17" s="135"/>
+      <c r="U17" s="135"/>
+      <c r="V17" s="135"/>
+      <c r="W17" s="135"/>
+      <c r="X17" s="136"/>
       <c r="Y17" s="9"/>
     </row>
-    <row r="18" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:25" ht="12" customHeight="1">
       <c r="A18" s="8"/>
-      <c r="B18" s="158"/>
-[...11 lines deleted...]
-      <c r="L18" s="116"/>
+      <c r="B18" s="138"/>
+      <c r="C18" s="104" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="105"/>
+      <c r="E18" s="105"/>
+      <c r="F18" s="105"/>
+      <c r="G18" s="105"/>
+      <c r="H18" s="105"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="105"/>
+      <c r="L18" s="105"/>
       <c r="M18" s="14"/>
-      <c r="N18" s="115" t="s">
-[...10 lines deleted...]
-      <c r="W18" s="116"/>
+      <c r="N18" s="104" t="s">
+        <v>14</v>
+      </c>
+      <c r="O18" s="105"/>
+      <c r="P18" s="105"/>
+      <c r="Q18" s="105"/>
+      <c r="R18" s="105"/>
+      <c r="S18" s="105"/>
+      <c r="T18" s="105"/>
+      <c r="U18" s="105"/>
+      <c r="V18" s="105"/>
+      <c r="W18" s="105"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="9"/>
     </row>
-    <row r="19" spans="1:25" ht="22" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:25" ht="21.95" customHeight="1">
       <c r="A19" s="8"/>
-      <c r="B19" s="158"/>
-[...21 lines deleted...]
-      <c r="X19" s="164"/>
+      <c r="B19" s="138"/>
+      <c r="C19" s="142"/>
+      <c r="D19" s="143"/>
+      <c r="E19" s="143"/>
+      <c r="F19" s="143"/>
+      <c r="G19" s="143"/>
+      <c r="H19" s="143"/>
+      <c r="I19" s="143"/>
+      <c r="J19" s="143"/>
+      <c r="K19" s="143"/>
+      <c r="L19" s="143"/>
+      <c r="M19" s="144"/>
+      <c r="N19" s="143"/>
+      <c r="O19" s="143"/>
+      <c r="P19" s="143"/>
+      <c r="Q19" s="143"/>
+      <c r="R19" s="143"/>
+      <c r="S19" s="143"/>
+      <c r="T19" s="143"/>
+      <c r="U19" s="143"/>
+      <c r="V19" s="143"/>
+      <c r="W19" s="143"/>
+      <c r="X19" s="144"/>
       <c r="Y19" s="9"/>
     </row>
-    <row r="20" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:25">
       <c r="A20" s="8"/>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="34"/>
       <c r="E20" s="34"/>
       <c r="F20" s="34"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="34"/>
       <c r="K20" s="34"/>
       <c r="L20" s="34"/>
       <c r="M20" s="34"/>
       <c r="N20" s="34"/>
       <c r="O20" s="34"/>
       <c r="P20" s="34"/>
       <c r="Q20" s="34"/>
       <c r="R20" s="34"/>
       <c r="S20" s="34"/>
       <c r="T20" s="34"/>
       <c r="U20" s="34"/>
       <c r="V20" s="34"/>
       <c r="W20" s="34"/>
       <c r="X20" s="34"/>
       <c r="Y20" s="9"/>
     </row>
-    <row r="21" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:25" ht="10.5" customHeight="1">
       <c r="A21" s="8"/>
-      <c r="B21" s="190" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="172"/>
+      <c r="B21" s="101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="79"/>
       <c r="E21" s="55" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      <c r="K21" s="84"/>
+        <v>17</v>
+      </c>
+      <c r="F21" s="92"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="92"/>
+      <c r="K21" s="93"/>
       <c r="L21" s="55" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="M21" s="12"/>
-      <c r="N21" s="79"/>
-[...3 lines deleted...]
-      <c r="R21" s="80"/>
+      <c r="N21" s="179"/>
+      <c r="O21" s="179"/>
+      <c r="P21" s="179"/>
+      <c r="Q21" s="179"/>
+      <c r="R21" s="180"/>
       <c r="S21" s="55" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-      <c r="X21" s="84"/>
+        <v>19</v>
+      </c>
+      <c r="T21" s="92"/>
+      <c r="U21" s="92"/>
+      <c r="V21" s="92"/>
+      <c r="W21" s="92"/>
+      <c r="X21" s="93"/>
       <c r="Y21" s="9"/>
     </row>
-    <row r="22" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:25" ht="13.5" customHeight="1">
       <c r="A22" s="8"/>
-      <c r="B22" s="191"/>
-[...1 lines deleted...]
-      <c r="D22" s="174"/>
+      <c r="B22" s="102"/>
+      <c r="C22" s="80"/>
+      <c r="D22" s="81"/>
       <c r="E22" s="15"/>
-      <c r="F22" s="85"/>
-[...4 lines deleted...]
-      <c r="K22" s="86"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="91"/>
       <c r="L22" s="15"/>
       <c r="M22" s="16"/>
-      <c r="N22" s="81"/>
-[...3 lines deleted...]
-      <c r="R22" s="82"/>
+      <c r="N22" s="184"/>
+      <c r="O22" s="184"/>
+      <c r="P22" s="184"/>
+      <c r="Q22" s="184"/>
+      <c r="R22" s="185"/>
       <c r="S22" s="15"/>
-      <c r="T22" s="85"/>
-[...3 lines deleted...]
-      <c r="X22" s="86"/>
+      <c r="T22" s="90"/>
+      <c r="U22" s="90"/>
+      <c r="V22" s="90"/>
+      <c r="W22" s="90"/>
+      <c r="X22" s="91"/>
       <c r="Y22" s="9"/>
     </row>
-    <row r="23" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:25">
       <c r="A23" s="8"/>
-      <c r="B23" s="191"/>
-[...1 lines deleted...]
-      <c r="D23" s="196"/>
+      <c r="B23" s="102"/>
+      <c r="C23" s="94"/>
+      <c r="D23" s="109"/>
       <c r="E23" s="55" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="12"/>
       <c r="O23" s="12"/>
       <c r="P23" s="12"/>
       <c r="Q23" s="12"/>
       <c r="R23" s="12"/>
       <c r="S23" s="12"/>
       <c r="T23" s="12"/>
       <c r="U23" s="12"/>
       <c r="V23" s="12"/>
       <c r="W23" s="12"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="9"/>
     </row>
-    <row r="24" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:25">
       <c r="A24" s="8"/>
-      <c r="B24" s="191"/>
-[...21 lines deleted...]
-      <c r="X24" s="200"/>
+      <c r="B24" s="102"/>
+      <c r="C24" s="94"/>
+      <c r="D24" s="109"/>
+      <c r="E24" s="111"/>
+      <c r="F24" s="112"/>
+      <c r="G24" s="112"/>
+      <c r="H24" s="112"/>
+      <c r="I24" s="112"/>
+      <c r="J24" s="112"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="112"/>
+      <c r="M24" s="112"/>
+      <c r="N24" s="112"/>
+      <c r="O24" s="112"/>
+      <c r="P24" s="112"/>
+      <c r="Q24" s="112"/>
+      <c r="R24" s="112"/>
+      <c r="S24" s="112"/>
+      <c r="T24" s="112"/>
+      <c r="U24" s="112"/>
+      <c r="V24" s="112"/>
+      <c r="W24" s="112"/>
+      <c r="X24" s="113"/>
       <c r="Y24" s="9"/>
     </row>
-    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:25">
       <c r="A25" s="8"/>
-      <c r="B25" s="191"/>
-[...21 lines deleted...]
-      <c r="X25" s="203"/>
+      <c r="B25" s="102"/>
+      <c r="C25" s="96"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="114"/>
+      <c r="F25" s="115"/>
+      <c r="G25" s="115"/>
+      <c r="H25" s="115"/>
+      <c r="I25" s="115"/>
+      <c r="J25" s="115"/>
+      <c r="K25" s="115"/>
+      <c r="L25" s="115"/>
+      <c r="M25" s="115"/>
+      <c r="N25" s="115"/>
+      <c r="O25" s="115"/>
+      <c r="P25" s="115"/>
+      <c r="Q25" s="115"/>
+      <c r="R25" s="115"/>
+      <c r="S25" s="115"/>
+      <c r="T25" s="115"/>
+      <c r="U25" s="115"/>
+      <c r="V25" s="115"/>
+      <c r="W25" s="115"/>
+      <c r="X25" s="116"/>
       <c r="Y25" s="9"/>
     </row>
-    <row r="26" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:25" ht="12" customHeight="1">
       <c r="A26" s="8"/>
-      <c r="B26" s="191"/>
-[...11 lines deleted...]
-      <c r="L26" s="116"/>
+      <c r="B26" s="102"/>
+      <c r="C26" s="104" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="105"/>
+      <c r="E26" s="105"/>
+      <c r="F26" s="105"/>
+      <c r="G26" s="105"/>
+      <c r="H26" s="105"/>
+      <c r="I26" s="105"/>
+      <c r="J26" s="105"/>
+      <c r="K26" s="105"/>
+      <c r="L26" s="105"/>
       <c r="M26" s="14"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
       <c r="Q26" s="10"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="10"/>
       <c r="U26" s="10"/>
       <c r="V26" s="10"/>
       <c r="W26" s="10"/>
       <c r="X26" s="11"/>
       <c r="Y26" s="9"/>
     </row>
-    <row r="27" spans="1:25" ht="22" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:25" ht="21.95" customHeight="1">
       <c r="A27" s="8"/>
-      <c r="B27" s="192"/>
-[...21 lines deleted...]
-      <c r="X27" s="195"/>
+      <c r="B27" s="103"/>
+      <c r="C27" s="106"/>
+      <c r="D27" s="107"/>
+      <c r="E27" s="107"/>
+      <c r="F27" s="107"/>
+      <c r="G27" s="107"/>
+      <c r="H27" s="107"/>
+      <c r="I27" s="107"/>
+      <c r="J27" s="107"/>
+      <c r="K27" s="107"/>
+      <c r="L27" s="107"/>
+      <c r="M27" s="107"/>
+      <c r="N27" s="107"/>
+      <c r="O27" s="107"/>
+      <c r="P27" s="107"/>
+      <c r="Q27" s="107"/>
+      <c r="R27" s="107"/>
+      <c r="S27" s="107"/>
+      <c r="T27" s="107"/>
+      <c r="U27" s="107"/>
+      <c r="V27" s="107"/>
+      <c r="W27" s="107"/>
+      <c r="X27" s="108"/>
       <c r="Y27" s="9"/>
     </row>
-    <row r="28" spans="1:25" ht="11" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:25" ht="11.1" customHeight="1">
       <c r="A28" s="8"/>
       <c r="B28" s="37"/>
       <c r="C28" s="3" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
       <c r="Q28" s="39"/>
       <c r="R28" s="39"/>
       <c r="S28" s="39"/>
       <c r="T28" s="39"/>
       <c r="U28" s="39"/>
       <c r="V28" s="39"/>
       <c r="W28" s="39"/>
       <c r="X28" s="39"/>
       <c r="Y28" s="9"/>
     </row>
-    <row r="29" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25">
       <c r="A29" s="8"/>
       <c r="B29" s="20"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="19"/>
       <c r="F29" s="19"/>
       <c r="G29" s="19"/>
       <c r="H29" s="16"/>
       <c r="I29" s="16"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="16"/>
       <c r="O29" s="16"/>
       <c r="P29" s="16"/>
       <c r="Q29" s="16"/>
       <c r="R29" s="16"/>
       <c r="S29" s="16"/>
       <c r="T29" s="16"/>
       <c r="U29" s="16"/>
       <c r="V29" s="16"/>
       <c r="W29" s="16"/>
       <c r="X29" s="16"/>
       <c r="Y29" s="9"/>
     </row>
-    <row r="30" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:25" ht="10.5" customHeight="1">
       <c r="A30" s="8"/>
-      <c r="B30" s="170" t="s">
-[...10 lines deleted...]
-      <c r="G30" s="187"/>
+      <c r="B30" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="79"/>
+      <c r="E30" s="98" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
       <c r="H30" s="55" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="L30" s="167"/>
+        <v>17</v>
+      </c>
+      <c r="I30" s="73"/>
+      <c r="J30" s="73"/>
+      <c r="K30" s="73"/>
+      <c r="L30" s="74"/>
       <c r="M30" s="56" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="N30" s="34"/>
-      <c r="O30" s="175"/>
-[...8 lines deleted...]
-      <c r="X30" s="176"/>
+      <c r="O30" s="82"/>
+      <c r="P30" s="82"/>
+      <c r="Q30" s="82"/>
+      <c r="R30" s="82"/>
+      <c r="S30" s="82"/>
+      <c r="T30" s="82"/>
+      <c r="U30" s="82"/>
+      <c r="V30" s="82"/>
+      <c r="W30" s="82"/>
+      <c r="X30" s="83"/>
       <c r="Y30" s="9"/>
     </row>
-    <row r="31" spans="1:25" ht="12" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25" ht="12">
       <c r="A31" s="8"/>
-      <c r="B31" s="170"/>
-[...4 lines deleted...]
-      <c r="G31" s="187"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="98"/>
+      <c r="F31" s="98"/>
+      <c r="G31" s="98"/>
       <c r="H31" s="15"/>
-      <c r="I31" s="168"/>
-[...2 lines deleted...]
-      <c r="L31" s="169"/>
+      <c r="I31" s="75"/>
+      <c r="J31" s="75"/>
+      <c r="K31" s="75"/>
+      <c r="L31" s="76"/>
       <c r="M31" s="21"/>
       <c r="N31" s="16"/>
-      <c r="O31" s="177"/>
-[...8 lines deleted...]
-      <c r="X31" s="178"/>
+      <c r="O31" s="84"/>
+      <c r="P31" s="84"/>
+      <c r="Q31" s="84"/>
+      <c r="R31" s="84"/>
+      <c r="S31" s="84"/>
+      <c r="T31" s="84"/>
+      <c r="U31" s="84"/>
+      <c r="V31" s="84"/>
+      <c r="W31" s="84"/>
+      <c r="X31" s="85"/>
       <c r="Y31" s="9"/>
     </row>
-    <row r="32" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25">
       <c r="A32" s="8"/>
-      <c r="B32" s="170"/>
-[...6 lines deleted...]
-      <c r="G32" s="189"/>
+      <c r="B32" s="77"/>
+      <c r="C32" s="94"/>
+      <c r="D32" s="95"/>
+      <c r="E32" s="99" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="100"/>
+      <c r="G32" s="100"/>
       <c r="H32" s="55" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="7"/>
       <c r="M32" s="55" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="N32" s="17"/>
       <c r="O32" s="17"/>
       <c r="P32" s="12"/>
       <c r="Q32" s="12"/>
       <c r="R32" s="38"/>
       <c r="S32" s="38"/>
       <c r="T32" s="38"/>
       <c r="U32" s="38"/>
       <c r="V32" s="38"/>
       <c r="W32" s="38"/>
       <c r="X32" s="13"/>
       <c r="Y32" s="9"/>
     </row>
-    <row r="33" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:25">
       <c r="A33" s="8"/>
-      <c r="B33" s="170"/>
-[...21 lines deleted...]
-      <c r="X33" s="181"/>
+      <c r="B33" s="77"/>
+      <c r="C33" s="94"/>
+      <c r="D33" s="95"/>
+      <c r="E33" s="100"/>
+      <c r="F33" s="100"/>
+      <c r="G33" s="100"/>
+      <c r="H33" s="86"/>
+      <c r="I33" s="87"/>
+      <c r="J33" s="87"/>
+      <c r="K33" s="87"/>
+      <c r="L33" s="88"/>
+      <c r="M33" s="86"/>
+      <c r="N33" s="87"/>
+      <c r="O33" s="87"/>
+      <c r="P33" s="87"/>
+      <c r="Q33" s="87"/>
+      <c r="R33" s="87"/>
+      <c r="S33" s="87"/>
+      <c r="T33" s="87"/>
+      <c r="U33" s="87"/>
+      <c r="V33" s="87"/>
+      <c r="W33" s="87"/>
+      <c r="X33" s="88"/>
       <c r="Y33" s="9"/>
     </row>
-    <row r="34" spans="1:25" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:25" ht="12" customHeight="1">
       <c r="A34" s="8"/>
-      <c r="B34" s="170"/>
-[...21 lines deleted...]
-      <c r="X34" s="86"/>
+      <c r="B34" s="77"/>
+      <c r="C34" s="96"/>
+      <c r="D34" s="97"/>
+      <c r="E34" s="100"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="100"/>
+      <c r="H34" s="89"/>
+      <c r="I34" s="90"/>
+      <c r="J34" s="90"/>
+      <c r="K34" s="90"/>
+      <c r="L34" s="91"/>
+      <c r="M34" s="89"/>
+      <c r="N34" s="90"/>
+      <c r="O34" s="90"/>
+      <c r="P34" s="90"/>
+      <c r="Q34" s="90"/>
+      <c r="R34" s="90"/>
+      <c r="S34" s="90"/>
+      <c r="T34" s="90"/>
+      <c r="U34" s="90"/>
+      <c r="V34" s="90"/>
+      <c r="W34" s="90"/>
+      <c r="X34" s="91"/>
       <c r="Y34" s="9"/>
     </row>
-    <row r="35" spans="1:25" ht="9.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:25" ht="9.6" customHeight="1">
       <c r="A35" s="8"/>
       <c r="B35" s="37"/>
       <c r="C35" s="3" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D35" s="32"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="33"/>
       <c r="I35" s="33"/>
       <c r="J35" s="33"/>
       <c r="K35" s="33"/>
       <c r="L35" s="33"/>
       <c r="M35" s="34"/>
       <c r="N35" s="34"/>
       <c r="O35" s="34"/>
       <c r="P35" s="34"/>
       <c r="Q35" s="34"/>
       <c r="R35" s="34"/>
       <c r="S35" s="34"/>
       <c r="T35" s="34"/>
       <c r="U35" s="34"/>
       <c r="V35" s="34"/>
       <c r="W35" s="34"/>
       <c r="X35" s="34"/>
       <c r="Y35" s="9"/>
     </row>
-    <row r="36" spans="1:25" ht="9.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:25" ht="9.6" customHeight="1">
       <c r="A36" s="8"/>
       <c r="B36" s="37"/>
       <c r="C36" s="38" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="D36" s="32"/>
       <c r="E36" s="40"/>
       <c r="F36" s="40"/>
       <c r="G36" s="40"/>
       <c r="H36" s="33"/>
       <c r="I36" s="33"/>
       <c r="J36" s="33"/>
       <c r="K36" s="33"/>
       <c r="L36" s="33"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="9"/>
     </row>
-    <row r="37" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:25">
       <c r="A37" s="8"/>
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
       <c r="N37" s="34"/>
       <c r="O37" s="34"/>
       <c r="P37" s="34"/>
       <c r="Q37" s="34"/>
       <c r="R37" s="34"/>
       <c r="V37" s="34"/>
       <c r="W37" s="34"/>
       <c r="X37" s="41" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="Y37" s="9"/>
     </row>
-    <row r="38" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:25" ht="10.5" customHeight="1">
       <c r="A38" s="8"/>
-      <c r="B38" s="165" t="s">
-[...35 lines deleted...]
-      <c r="X38" s="96"/>
+      <c r="B38" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="D38" s="160"/>
+      <c r="E38" s="160"/>
+      <c r="F38" s="160"/>
+      <c r="G38" s="160"/>
+      <c r="H38" s="160"/>
+      <c r="I38" s="160"/>
+      <c r="J38" s="160"/>
+      <c r="K38" s="160"/>
+      <c r="L38" s="160"/>
+      <c r="M38" s="117" t="s">
+        <v>32</v>
+      </c>
+      <c r="N38" s="118"/>
+      <c r="O38" s="145" t="s">
+        <v>33</v>
+      </c>
+      <c r="P38" s="146"/>
+      <c r="Q38" s="145" t="s">
+        <v>34</v>
+      </c>
+      <c r="R38" s="149"/>
+      <c r="S38" s="146"/>
+      <c r="T38" s="117" t="s">
+        <v>35</v>
+      </c>
+      <c r="U38" s="118"/>
+      <c r="V38" s="145" t="s">
+        <v>36</v>
+      </c>
+      <c r="W38" s="149"/>
+      <c r="X38" s="146"/>
       <c r="Y38" s="9"/>
     </row>
-    <row r="39" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:25" ht="14.25" customHeight="1">
       <c r="A39" s="8"/>
-      <c r="B39" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" ref="Q39:Q45" si="0">O39*M39</f>
+      <c r="B39" s="71"/>
+      <c r="C39" s="190" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="190"/>
+      <c r="E39" s="190"/>
+      <c r="F39" s="190"/>
+      <c r="G39" s="190"/>
+      <c r="H39" s="190"/>
+      <c r="I39" s="190"/>
+      <c r="J39" s="190"/>
+      <c r="K39" s="190"/>
+      <c r="L39" s="190"/>
+      <c r="M39" s="200"/>
+      <c r="N39" s="201"/>
+      <c r="O39" s="202">
+        <v>39000</v>
+      </c>
+      <c r="P39" s="202"/>
+      <c r="Q39" s="202">
+        <f>O39*M39</f>
         <v>0</v>
       </c>
-      <c r="R39" s="72"/>
-[...1 lines deleted...]
-      <c r="T39" s="73">
+      <c r="R39" s="202"/>
+      <c r="S39" s="202"/>
+      <c r="T39" s="147">
         <v>1</v>
       </c>
-      <c r="U39" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" ref="V39:V45" si="1">Q39*T39</f>
+      <c r="U39" s="148"/>
+      <c r="V39" s="202">
+        <f>Q39*T39</f>
         <v>0</v>
       </c>
-      <c r="W39" s="72"/>
-      <c r="X39" s="72"/>
+      <c r="W39" s="202"/>
+      <c r="X39" s="202"/>
       <c r="Y39" s="9"/>
     </row>
-    <row r="40" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25" ht="14.25" customHeight="1">
       <c r="A40" s="8"/>
-      <c r="B40" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B40" s="71"/>
+      <c r="C40" s="190" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="190"/>
+      <c r="E40" s="190"/>
+      <c r="F40" s="190"/>
+      <c r="G40" s="190"/>
+      <c r="H40" s="190"/>
+      <c r="I40" s="190"/>
+      <c r="J40" s="190"/>
+      <c r="K40" s="190"/>
+      <c r="L40" s="190"/>
+      <c r="M40" s="200"/>
+      <c r="N40" s="201"/>
+      <c r="O40" s="202">
+        <v>37000</v>
+      </c>
+      <c r="P40" s="202"/>
+      <c r="Q40" s="202">
+        <f>O40*M40</f>
         <v>0</v>
       </c>
-      <c r="R40" s="72"/>
-[...1 lines deleted...]
-      <c r="T40" s="73">
+      <c r="R40" s="202"/>
+      <c r="S40" s="202"/>
+      <c r="T40" s="147">
         <v>12</v>
       </c>
-      <c r="U40" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="U40" s="148"/>
+      <c r="V40" s="202">
+        <f>Q40*T40</f>
         <v>0</v>
       </c>
-      <c r="W40" s="72"/>
-      <c r="X40" s="72"/>
+      <c r="W40" s="202"/>
+      <c r="X40" s="202"/>
       <c r="Y40" s="9"/>
     </row>
-    <row r="41" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25" ht="14.25" customHeight="1">
       <c r="A41" s="8"/>
-      <c r="B41" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B41" s="71"/>
+      <c r="C41" s="190" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="190"/>
+      <c r="E41" s="190"/>
+      <c r="F41" s="190"/>
+      <c r="G41" s="190"/>
+      <c r="H41" s="190"/>
+      <c r="I41" s="190"/>
+      <c r="J41" s="190"/>
+      <c r="K41" s="190"/>
+      <c r="L41" s="190"/>
+      <c r="M41" s="200"/>
+      <c r="N41" s="201"/>
+      <c r="O41" s="202">
+        <v>67000</v>
+      </c>
+      <c r="P41" s="202"/>
+      <c r="Q41" s="202">
+        <f>O41*M41</f>
         <v>0</v>
       </c>
-      <c r="R41" s="72"/>
-[...1 lines deleted...]
-      <c r="T41" s="73">
+      <c r="R41" s="202"/>
+      <c r="S41" s="202"/>
+      <c r="T41" s="147">
         <v>12</v>
       </c>
-      <c r="U41" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="U41" s="148"/>
+      <c r="V41" s="202">
+        <f>Q41*T41</f>
         <v>0</v>
       </c>
-      <c r="W41" s="72"/>
-      <c r="X41" s="72"/>
+      <c r="W41" s="202"/>
+      <c r="X41" s="202"/>
       <c r="Y41" s="9"/>
     </row>
-    <row r="42" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:25" ht="14.25" customHeight="1">
       <c r="A42" s="8"/>
-      <c r="B42" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B42" s="71"/>
+      <c r="C42" s="190" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="190"/>
+      <c r="E42" s="190"/>
+      <c r="F42" s="190"/>
+      <c r="G42" s="190"/>
+      <c r="H42" s="190"/>
+      <c r="I42" s="190"/>
+      <c r="J42" s="190"/>
+      <c r="K42" s="190"/>
+      <c r="L42" s="190"/>
+      <c r="M42" s="200"/>
+      <c r="N42" s="201"/>
+      <c r="O42" s="202">
+        <v>125000</v>
+      </c>
+      <c r="P42" s="202"/>
+      <c r="Q42" s="202">
+        <f>O42*M42</f>
         <v>0</v>
       </c>
-      <c r="R42" s="72"/>
-[...1 lines deleted...]
-      <c r="T42" s="73">
+      <c r="R42" s="202"/>
+      <c r="S42" s="202"/>
+      <c r="T42" s="147">
         <v>36</v>
       </c>
-      <c r="U42" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="U42" s="148"/>
+      <c r="V42" s="202">
+        <f>Q42*T42</f>
         <v>0</v>
       </c>
-      <c r="W42" s="72"/>
-      <c r="X42" s="72"/>
+      <c r="W42" s="202"/>
+      <c r="X42" s="202"/>
       <c r="Y42" s="9"/>
     </row>
-    <row r="43" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25" ht="14.25" customHeight="1">
       <c r="A43" s="8"/>
-      <c r="B43" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" s="190"/>
+      <c r="E43" s="190"/>
+      <c r="F43" s="190"/>
+      <c r="G43" s="190"/>
+      <c r="H43" s="190"/>
+      <c r="I43" s="190"/>
+      <c r="J43" s="190"/>
+      <c r="K43" s="190"/>
+      <c r="L43" s="190"/>
+      <c r="M43" s="195"/>
+      <c r="N43" s="196"/>
+      <c r="O43" s="202">
+        <v>142500</v>
+      </c>
+      <c r="P43" s="202"/>
+      <c r="Q43" s="202">
+        <f>O43*M43</f>
         <v>0</v>
       </c>
-      <c r="R43" s="72"/>
-[...1 lines deleted...]
-      <c r="T43" s="73">
+      <c r="R43" s="202"/>
+      <c r="S43" s="202"/>
+      <c r="T43" s="147">
         <v>36</v>
       </c>
-      <c r="U43" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="U43" s="148"/>
+      <c r="V43" s="202">
+        <f>Q43*T43</f>
         <v>0</v>
       </c>
-      <c r="W43" s="72"/>
-      <c r="X43" s="72"/>
+      <c r="W43" s="202"/>
+      <c r="X43" s="202"/>
       <c r="Y43" s="9"/>
     </row>
-    <row r="44" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25" ht="14.25" customHeight="1">
       <c r="A44" s="8"/>
-      <c r="B44" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B44" s="71"/>
+      <c r="C44" s="190" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="190"/>
+      <c r="E44" s="190"/>
+      <c r="F44" s="190"/>
+      <c r="G44" s="190"/>
+      <c r="H44" s="190"/>
+      <c r="I44" s="190"/>
+      <c r="J44" s="190"/>
+      <c r="K44" s="190"/>
+      <c r="L44" s="190"/>
+      <c r="M44" s="200"/>
+      <c r="N44" s="201"/>
+      <c r="O44" s="202">
+        <v>198000</v>
+      </c>
+      <c r="P44" s="202"/>
+      <c r="Q44" s="202">
+        <f>O44*M44</f>
         <v>0</v>
       </c>
-      <c r="R44" s="72"/>
-[...1 lines deleted...]
-      <c r="T44" s="73">
+      <c r="R44" s="202"/>
+      <c r="S44" s="202"/>
+      <c r="T44" s="147">
         <v>36</v>
       </c>
-      <c r="U44" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="U44" s="148"/>
+      <c r="V44" s="202">
+        <f>Q44*T44</f>
         <v>0</v>
       </c>
-      <c r="W44" s="72"/>
-      <c r="X44" s="72"/>
+      <c r="W44" s="202"/>
+      <c r="X44" s="202"/>
       <c r="Y44" s="9"/>
     </row>
-    <row r="45" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:25" ht="14.25" customHeight="1">
       <c r="A45" s="8"/>
-      <c r="B45" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B45" s="71"/>
+      <c r="C45" s="190" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="190"/>
+      <c r="E45" s="190"/>
+      <c r="F45" s="190"/>
+      <c r="G45" s="190"/>
+      <c r="H45" s="190"/>
+      <c r="I45" s="190"/>
+      <c r="J45" s="190"/>
+      <c r="K45" s="190"/>
+      <c r="L45" s="190"/>
+      <c r="M45" s="195"/>
+      <c r="N45" s="196"/>
+      <c r="O45" s="202">
+        <v>215500</v>
+      </c>
+      <c r="P45" s="202"/>
+      <c r="Q45" s="202">
+        <f>O45*M45</f>
         <v>0</v>
       </c>
-      <c r="R45" s="72"/>
-[...1 lines deleted...]
-      <c r="T45" s="73">
+      <c r="R45" s="202"/>
+      <c r="S45" s="202"/>
+      <c r="T45" s="147">
         <v>36</v>
       </c>
-      <c r="U45" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="U45" s="148"/>
+      <c r="V45" s="202">
+        <f>Q45*T45</f>
         <v>0</v>
       </c>
-      <c r="W45" s="72"/>
-      <c r="X45" s="72"/>
+      <c r="W45" s="202"/>
+      <c r="X45" s="202"/>
       <c r="Y45" s="9"/>
     </row>
-    <row r="46" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25" ht="14.25" customHeight="1">
       <c r="A46" s="8"/>
-      <c r="B46" s="165"/>
-[...11 lines deleted...]
-      <c r="L46" s="89"/>
+      <c r="B46" s="71"/>
+      <c r="C46" s="191" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46" s="191"/>
+      <c r="E46" s="191"/>
+      <c r="F46" s="191"/>
+      <c r="G46" s="191"/>
+      <c r="H46" s="191"/>
+      <c r="I46" s="191"/>
+      <c r="J46" s="191"/>
+      <c r="K46" s="191"/>
+      <c r="L46" s="191"/>
       <c r="M46" s="29"/>
       <c r="N46" s="30"/>
       <c r="O46" s="30"/>
       <c r="P46" s="30"/>
-      <c r="Q46" s="93">
+      <c r="Q46" s="203">
         <f>SUM(Q39:S44)</f>
         <v>0</v>
       </c>
-      <c r="R46" s="93"/>
-      <c r="S46" s="93"/>
+      <c r="R46" s="203"/>
+      <c r="S46" s="203"/>
       <c r="T46" s="58"/>
       <c r="U46" s="58"/>
-      <c r="V46" s="93">
+      <c r="V46" s="203">
         <f>SUM(V39:X44)</f>
         <v>0</v>
       </c>
-      <c r="W46" s="93"/>
-      <c r="X46" s="93"/>
+      <c r="W46" s="203"/>
+      <c r="X46" s="203"/>
       <c r="Y46" s="9"/>
     </row>
-    <row r="47" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25">
       <c r="A47" s="8"/>
       <c r="B47" s="34"/>
       <c r="C47" s="34"/>
       <c r="D47" s="34"/>
       <c r="E47" s="34"/>
       <c r="F47" s="34"/>
       <c r="G47" s="34"/>
       <c r="H47" s="34"/>
       <c r="I47" s="34"/>
       <c r="M47" s="34"/>
       <c r="N47" s="34"/>
       <c r="O47" s="34"/>
       <c r="P47" s="34"/>
       <c r="Q47" s="34"/>
       <c r="R47" s="34"/>
       <c r="S47" s="34"/>
       <c r="T47" s="34"/>
       <c r="U47" s="34"/>
       <c r="V47" s="34"/>
       <c r="W47" s="34"/>
       <c r="X47" s="34"/>
       <c r="Y47" s="9"/>
     </row>
-    <row r="48" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:25">
       <c r="A48" s="8"/>
       <c r="B48" s="34"/>
       <c r="C48" s="34"/>
       <c r="D48" s="34"/>
       <c r="E48" s="34"/>
       <c r="F48" s="34"/>
       <c r="G48" s="34"/>
       <c r="H48" s="34"/>
       <c r="I48" s="34"/>
       <c r="M48" s="34"/>
       <c r="N48" s="34"/>
       <c r="O48" s="34"/>
       <c r="P48" s="34"/>
       <c r="Q48" s="34"/>
       <c r="R48" s="34"/>
       <c r="S48" s="34"/>
       <c r="T48" s="34"/>
       <c r="U48" s="34"/>
       <c r="V48" s="34"/>
       <c r="W48" s="34"/>
       <c r="X48" s="41" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="Y48" s="9"/>
     </row>
-    <row r="49" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:25" ht="10.5" customHeight="1">
       <c r="A49" s="8"/>
-      <c r="B49" s="165" t="s">
-[...35 lines deleted...]
-      <c r="X49" s="96"/>
+      <c r="B49" s="71" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49" s="160"/>
+      <c r="E49" s="160"/>
+      <c r="F49" s="160"/>
+      <c r="G49" s="160"/>
+      <c r="H49" s="160"/>
+      <c r="I49" s="160"/>
+      <c r="J49" s="160"/>
+      <c r="K49" s="160"/>
+      <c r="L49" s="160"/>
+      <c r="M49" s="117" t="s">
+        <v>32</v>
+      </c>
+      <c r="N49" s="118"/>
+      <c r="O49" s="145" t="s">
+        <v>33</v>
+      </c>
+      <c r="P49" s="146"/>
+      <c r="Q49" s="145" t="s">
+        <v>34</v>
+      </c>
+      <c r="R49" s="149"/>
+      <c r="S49" s="146"/>
+      <c r="T49" s="117" t="s">
+        <v>35</v>
+      </c>
+      <c r="U49" s="118"/>
+      <c r="V49" s="145" t="s">
+        <v>36</v>
+      </c>
+      <c r="W49" s="149"/>
+      <c r="X49" s="146"/>
       <c r="Y49" s="9"/>
     </row>
-    <row r="50" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:25" ht="14.25" customHeight="1">
       <c r="A50" s="8"/>
-      <c r="B50" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" ref="Q50:Q56" si="2">O50*M50</f>
+      <c r="B50" s="71"/>
+      <c r="C50" s="190" t="s">
+        <v>46</v>
+      </c>
+      <c r="D50" s="190"/>
+      <c r="E50" s="190"/>
+      <c r="F50" s="190"/>
+      <c r="G50" s="190"/>
+      <c r="H50" s="190"/>
+      <c r="I50" s="190"/>
+      <c r="J50" s="190"/>
+      <c r="K50" s="190"/>
+      <c r="L50" s="190"/>
+      <c r="M50" s="204"/>
+      <c r="N50" s="205"/>
+      <c r="O50" s="202">
+        <v>109000</v>
+      </c>
+      <c r="P50" s="202"/>
+      <c r="Q50" s="202">
+        <f t="shared" ref="Q50:Q56" si="0">O50*M50</f>
         <v>0</v>
       </c>
-      <c r="R50" s="72"/>
-[...1 lines deleted...]
-      <c r="T50" s="73">
+      <c r="R50" s="202"/>
+      <c r="S50" s="202"/>
+      <c r="T50" s="147">
         <v>36</v>
       </c>
-      <c r="U50" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" ref="V50:V56" si="3">Q50*T50</f>
+      <c r="U50" s="148"/>
+      <c r="V50" s="202">
+        <f t="shared" ref="V50:V56" si="1">Q50*T50</f>
         <v>0</v>
       </c>
-      <c r="W50" s="72"/>
-      <c r="X50" s="72"/>
+      <c r="W50" s="202"/>
+      <c r="X50" s="202"/>
       <c r="Y50" s="9"/>
     </row>
-    <row r="51" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:25" ht="14.25" customHeight="1">
       <c r="A51" s="8"/>
-      <c r="B51" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" ref="Q51" si="4">O51*M51</f>
+      <c r="B51" s="71"/>
+      <c r="C51" s="190" t="s">
+        <v>47</v>
+      </c>
+      <c r="D51" s="190"/>
+      <c r="E51" s="190"/>
+      <c r="F51" s="190"/>
+      <c r="G51" s="190"/>
+      <c r="H51" s="190"/>
+      <c r="I51" s="190"/>
+      <c r="J51" s="190"/>
+      <c r="K51" s="190"/>
+      <c r="L51" s="190"/>
+      <c r="M51" s="197"/>
+      <c r="N51" s="198"/>
+      <c r="O51" s="202">
+        <v>126500</v>
+      </c>
+      <c r="P51" s="202"/>
+      <c r="Q51" s="202">
+        <f t="shared" ref="Q51" si="2">O51*M51</f>
         <v>0</v>
       </c>
-      <c r="R51" s="72"/>
-[...1 lines deleted...]
-      <c r="T51" s="73">
+      <c r="R51" s="202"/>
+      <c r="S51" s="202"/>
+      <c r="T51" s="147">
         <v>36</v>
       </c>
-      <c r="U51" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" ref="V51" si="5">Q51*T51</f>
+      <c r="U51" s="148"/>
+      <c r="V51" s="202">
+        <f t="shared" ref="V51" si="3">Q51*T51</f>
         <v>0</v>
       </c>
-      <c r="W51" s="72"/>
-      <c r="X51" s="72"/>
+      <c r="W51" s="202"/>
+      <c r="X51" s="202"/>
       <c r="Y51" s="9"/>
     </row>
-    <row r="52" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:25" ht="14.25" customHeight="1">
       <c r="A52" s="8"/>
-      <c r="B52" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="B52" s="71"/>
+      <c r="C52" s="190" t="s">
+        <v>48</v>
+      </c>
+      <c r="D52" s="190"/>
+      <c r="E52" s="190"/>
+      <c r="F52" s="190"/>
+      <c r="G52" s="190"/>
+      <c r="H52" s="190"/>
+      <c r="I52" s="190"/>
+      <c r="J52" s="190"/>
+      <c r="K52" s="190"/>
+      <c r="L52" s="190"/>
+      <c r="M52" s="204"/>
+      <c r="N52" s="205"/>
+      <c r="O52" s="202">
+        <v>25400</v>
+      </c>
+      <c r="P52" s="202"/>
+      <c r="Q52" s="202">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R52" s="72"/>
-[...1 lines deleted...]
-      <c r="T52" s="73">
+      <c r="R52" s="202"/>
+      <c r="S52" s="202"/>
+      <c r="T52" s="147">
         <v>36</v>
       </c>
-      <c r="U52" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="U52" s="148"/>
+      <c r="V52" s="202">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W52" s="72"/>
-      <c r="X52" s="72"/>
+      <c r="W52" s="202"/>
+      <c r="X52" s="202"/>
       <c r="Y52" s="9"/>
     </row>
-    <row r="53" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:25" ht="14.25" customHeight="1">
       <c r="A53" s="8"/>
-      <c r="B53" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="B53" s="71"/>
+      <c r="C53" s="190" t="s">
+        <v>49</v>
+      </c>
+      <c r="D53" s="190"/>
+      <c r="E53" s="190"/>
+      <c r="F53" s="190"/>
+      <c r="G53" s="190"/>
+      <c r="H53" s="190"/>
+      <c r="I53" s="190"/>
+      <c r="J53" s="190"/>
+      <c r="K53" s="190"/>
+      <c r="L53" s="190"/>
+      <c r="M53" s="204"/>
+      <c r="N53" s="205"/>
+      <c r="O53" s="202">
+        <v>6300</v>
+      </c>
+      <c r="P53" s="202"/>
+      <c r="Q53" s="202">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R53" s="72"/>
-[...1 lines deleted...]
-      <c r="T53" s="73">
+      <c r="R53" s="202"/>
+      <c r="S53" s="202"/>
+      <c r="T53" s="147">
         <v>12</v>
       </c>
-      <c r="U53" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="U53" s="148"/>
+      <c r="V53" s="202">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W53" s="72"/>
-      <c r="X53" s="72"/>
+      <c r="W53" s="202"/>
+      <c r="X53" s="202"/>
       <c r="Y53" s="9"/>
     </row>
-    <row r="54" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:25" ht="14.25" customHeight="1">
       <c r="A54" s="8"/>
-      <c r="B54" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="B54" s="71"/>
+      <c r="C54" s="190" t="s">
+        <v>50</v>
+      </c>
+      <c r="D54" s="190"/>
+      <c r="E54" s="190"/>
+      <c r="F54" s="190"/>
+      <c r="G54" s="190"/>
+      <c r="H54" s="190"/>
+      <c r="I54" s="190"/>
+      <c r="J54" s="190"/>
+      <c r="K54" s="190"/>
+      <c r="L54" s="190"/>
+      <c r="M54" s="204"/>
+      <c r="N54" s="205"/>
+      <c r="O54" s="202">
+        <v>13000</v>
+      </c>
+      <c r="P54" s="202"/>
+      <c r="Q54" s="202">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R54" s="72"/>
-[...1 lines deleted...]
-      <c r="T54" s="73">
+      <c r="R54" s="202"/>
+      <c r="S54" s="202"/>
+      <c r="T54" s="147">
         <v>12</v>
       </c>
-      <c r="U54" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="U54" s="148"/>
+      <c r="V54" s="202">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W54" s="72"/>
-      <c r="X54" s="72"/>
+      <c r="W54" s="202"/>
+      <c r="X54" s="202"/>
       <c r="Y54" s="9"/>
     </row>
-    <row r="55" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:25" ht="14.25" customHeight="1">
       <c r="A55" s="8"/>
-      <c r="B55" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="B55" s="71"/>
+      <c r="C55" s="190" t="s">
+        <v>51</v>
+      </c>
+      <c r="D55" s="190"/>
+      <c r="E55" s="190"/>
+      <c r="F55" s="190"/>
+      <c r="G55" s="190"/>
+      <c r="H55" s="190"/>
+      <c r="I55" s="190"/>
+      <c r="J55" s="190"/>
+      <c r="K55" s="190"/>
+      <c r="L55" s="190"/>
+      <c r="M55" s="204"/>
+      <c r="N55" s="205"/>
+      <c r="O55" s="202">
+        <v>13300</v>
+      </c>
+      <c r="P55" s="202"/>
+      <c r="Q55" s="202">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R55" s="72"/>
-[...1 lines deleted...]
-      <c r="T55" s="73">
+      <c r="R55" s="202"/>
+      <c r="S55" s="202"/>
+      <c r="T55" s="147">
         <v>12</v>
       </c>
-      <c r="U55" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="U55" s="148"/>
+      <c r="V55" s="202">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W55" s="72"/>
-      <c r="X55" s="72"/>
+      <c r="W55" s="202"/>
+      <c r="X55" s="202"/>
       <c r="Y55" s="9"/>
     </row>
-    <row r="56" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:25" ht="14.25" customHeight="1">
       <c r="A56" s="8"/>
-      <c r="B56" s="165"/>
-[...19 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="B56" s="71"/>
+      <c r="C56" s="190" t="s">
+        <v>52</v>
+      </c>
+      <c r="D56" s="190"/>
+      <c r="E56" s="190"/>
+      <c r="F56" s="190"/>
+      <c r="G56" s="190"/>
+      <c r="H56" s="190"/>
+      <c r="I56" s="190"/>
+      <c r="J56" s="190"/>
+      <c r="K56" s="190"/>
+      <c r="L56" s="190"/>
+      <c r="M56" s="204"/>
+      <c r="N56" s="205"/>
+      <c r="O56" s="202">
+        <v>5300</v>
+      </c>
+      <c r="P56" s="202"/>
+      <c r="Q56" s="202">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="R56" s="72"/>
-[...1 lines deleted...]
-      <c r="T56" s="73">
+      <c r="R56" s="202"/>
+      <c r="S56" s="202"/>
+      <c r="T56" s="147">
         <v>36</v>
       </c>
-      <c r="U56" s="74"/>
-[...1 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="U56" s="148"/>
+      <c r="V56" s="202">
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="W56" s="72"/>
-      <c r="X56" s="72"/>
+      <c r="W56" s="202"/>
+      <c r="X56" s="202"/>
       <c r="Y56" s="9"/>
     </row>
-    <row r="57" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:25" ht="14.25" customHeight="1">
       <c r="A57" s="8"/>
-      <c r="B57" s="204"/>
-[...11 lines deleted...]
-      <c r="L57" s="89"/>
+      <c r="B57" s="119"/>
+      <c r="C57" s="191" t="s">
+        <v>44</v>
+      </c>
+      <c r="D57" s="191"/>
+      <c r="E57" s="191"/>
+      <c r="F57" s="191"/>
+      <c r="G57" s="191"/>
+      <c r="H57" s="191"/>
+      <c r="I57" s="191"/>
+      <c r="J57" s="191"/>
+      <c r="K57" s="191"/>
+      <c r="L57" s="191"/>
       <c r="M57" s="29"/>
       <c r="N57" s="30"/>
       <c r="O57" s="30"/>
       <c r="P57" s="30"/>
-      <c r="Q57" s="93">
+      <c r="Q57" s="203">
         <f>SUM(Q50:S56)</f>
         <v>0</v>
       </c>
-      <c r="R57" s="93"/>
-      <c r="S57" s="93"/>
+      <c r="R57" s="203"/>
+      <c r="S57" s="203"/>
       <c r="T57" s="30"/>
       <c r="U57" s="58"/>
-      <c r="V57" s="93">
+      <c r="V57" s="203">
         <f>SUM(V50:X56)</f>
         <v>0</v>
       </c>
-      <c r="W57" s="93"/>
-      <c r="X57" s="93"/>
+      <c r="W57" s="203"/>
+      <c r="X57" s="203"/>
       <c r="Y57" s="9"/>
     </row>
-    <row r="58" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:25" ht="14.25" customHeight="1">
       <c r="A58" s="8"/>
       <c r="B58" s="37"/>
       <c r="C58" s="33"/>
       <c r="D58" s="33"/>
       <c r="E58" s="33"/>
       <c r="F58" s="33"/>
       <c r="G58" s="33"/>
       <c r="H58" s="33"/>
       <c r="I58" s="33"/>
       <c r="J58" s="42"/>
       <c r="K58" s="42"/>
       <c r="L58" s="42"/>
       <c r="M58" s="42"/>
       <c r="N58" s="43"/>
       <c r="O58" s="43"/>
       <c r="P58" s="43"/>
       <c r="Q58" s="42"/>
       <c r="R58" s="42"/>
       <c r="S58" s="43"/>
       <c r="T58" s="43"/>
       <c r="U58" s="43"/>
       <c r="V58" s="42"/>
       <c r="W58" s="42"/>
       <c r="X58" s="42"/>
       <c r="Y58" s="9"/>
     </row>
-    <row r="59" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:25" ht="14.25" customHeight="1">
       <c r="A59" s="8"/>
       <c r="B59" s="37"/>
       <c r="C59" s="33"/>
       <c r="D59" s="33"/>
       <c r="E59" s="33"/>
       <c r="F59" s="33"/>
       <c r="G59" s="33"/>
       <c r="H59" s="33"/>
       <c r="I59" s="33"/>
       <c r="M59" s="42"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
       <c r="P59" s="42"/>
-      <c r="Q59" s="94" t="s">
-[...3 lines deleted...]
-      <c r="S59" s="96"/>
+      <c r="Q59" s="145" t="s">
+        <v>34</v>
+      </c>
+      <c r="R59" s="149"/>
+      <c r="S59" s="146"/>
       <c r="T59" s="42"/>
       <c r="U59" s="42"/>
-      <c r="V59" s="94" t="s">
-[...3 lines deleted...]
-      <c r="X59" s="96"/>
+      <c r="V59" s="145" t="s">
+        <v>36</v>
+      </c>
+      <c r="W59" s="149"/>
+      <c r="X59" s="146"/>
       <c r="Y59" s="9"/>
     </row>
-    <row r="60" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:25" ht="14.25" customHeight="1">
       <c r="A60" s="8"/>
       <c r="B60" s="57"/>
-      <c r="C60" s="88" t="s">
-[...10 lines deleted...]
-      <c r="L60" s="88"/>
+      <c r="C60" s="160" t="s">
+        <v>53</v>
+      </c>
+      <c r="D60" s="160"/>
+      <c r="E60" s="160"/>
+      <c r="F60" s="160"/>
+      <c r="G60" s="160"/>
+      <c r="H60" s="160"/>
+      <c r="I60" s="160"/>
+      <c r="J60" s="160"/>
+      <c r="K60" s="160"/>
+      <c r="L60" s="160"/>
       <c r="M60" s="59"/>
       <c r="N60" s="58"/>
       <c r="O60" s="58"/>
       <c r="P60" s="58"/>
-      <c r="Q60" s="97">
+      <c r="Q60" s="187">
         <f>SUM(Q46+Q57)</f>
         <v>0</v>
       </c>
-      <c r="R60" s="98"/>
-      <c r="S60" s="99"/>
+      <c r="R60" s="188"/>
+      <c r="S60" s="189"/>
       <c r="T60" s="58"/>
       <c r="U60" s="58"/>
-      <c r="V60" s="97">
+      <c r="V60" s="187">
         <f>SUM(V46+V57)</f>
         <v>0</v>
       </c>
-      <c r="W60" s="98"/>
-      <c r="X60" s="99"/>
+      <c r="W60" s="188"/>
+      <c r="X60" s="189"/>
       <c r="Y60" s="9"/>
     </row>
-    <row r="61" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:25">
       <c r="A61" s="8"/>
       <c r="B61" s="34"/>
       <c r="C61" s="34"/>
       <c r="D61" s="34"/>
       <c r="E61" s="34"/>
       <c r="F61" s="34"/>
       <c r="G61" s="34"/>
       <c r="H61" s="34"/>
       <c r="I61" s="34"/>
       <c r="J61" s="34"/>
       <c r="K61" s="34"/>
       <c r="L61" s="34"/>
       <c r="M61" s="34"/>
       <c r="N61" s="34"/>
       <c r="O61" s="34"/>
       <c r="P61" s="34"/>
       <c r="Q61" s="34"/>
       <c r="R61" s="34"/>
       <c r="S61" s="34"/>
       <c r="T61" s="34"/>
       <c r="U61" s="34"/>
       <c r="V61" s="34"/>
       <c r="W61" s="34"/>
       <c r="X61" s="34"/>
       <c r="Y61" s="9"/>
     </row>
-    <row r="62" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:25">
       <c r="A62" s="8"/>
-      <c r="B62" s="112" t="s">
+      <c r="B62" s="156" t="s">
         <v>54</v>
       </c>
-      <c r="C62" s="112"/>
-[...7 lines deleted...]
-      <c r="I62" s="111"/>
+      <c r="C62" s="156"/>
+      <c r="D62" s="156"/>
+      <c r="E62" s="156"/>
+      <c r="F62" s="155" t="s">
+        <v>55</v>
+      </c>
+      <c r="G62" s="155"/>
+      <c r="H62" s="155"/>
+      <c r="I62" s="155"/>
       <c r="J62" s="34"/>
       <c r="K62" s="34"/>
       <c r="L62" s="34"/>
       <c r="M62" s="34"/>
       <c r="N62" s="34"/>
       <c r="O62" s="34"/>
       <c r="P62" s="34"/>
       <c r="Q62" s="34"/>
       <c r="R62" s="34"/>
       <c r="S62" s="34"/>
       <c r="T62" s="34"/>
       <c r="U62" s="34"/>
       <c r="V62" s="34"/>
       <c r="W62" s="34"/>
       <c r="X62" s="34"/>
       <c r="Y62" s="9"/>
     </row>
-    <row r="63" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:25" ht="18" customHeight="1">
       <c r="A63" s="8"/>
-      <c r="B63" s="109" t="s">
-[...8 lines deleted...]
-      <c r="I63" s="114"/>
+      <c r="B63" s="153" t="s">
+        <v>56</v>
+      </c>
+      <c r="C63" s="154"/>
+      <c r="D63" s="154"/>
+      <c r="E63" s="154"/>
+      <c r="F63" s="157"/>
+      <c r="G63" s="124"/>
+      <c r="H63" s="124"/>
+      <c r="I63" s="124"/>
       <c r="J63" s="34"/>
       <c r="K63" s="34"/>
       <c r="L63" s="34"/>
       <c r="M63" s="34"/>
       <c r="N63" s="34"/>
       <c r="O63" s="34"/>
       <c r="P63" s="34"/>
       <c r="Q63" s="34"/>
       <c r="R63" s="34"/>
       <c r="S63" s="34"/>
       <c r="T63" s="34"/>
       <c r="U63" s="34"/>
       <c r="V63" s="34"/>
       <c r="W63" s="34"/>
       <c r="X63" s="34"/>
       <c r="Y63" s="9"/>
     </row>
-    <row r="64" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:25" ht="9" customHeight="1">
       <c r="A64" s="8"/>
       <c r="B64" s="34"/>
       <c r="C64" s="34"/>
       <c r="D64" s="34"/>
       <c r="E64" s="34"/>
       <c r="F64" s="34"/>
       <c r="G64" s="34"/>
       <c r="H64" s="34"/>
       <c r="I64" s="34"/>
       <c r="J64" s="34"/>
       <c r="K64" s="34"/>
       <c r="L64" s="34"/>
       <c r="M64" s="34"/>
       <c r="N64" s="34"/>
       <c r="O64" s="34"/>
       <c r="P64" s="34"/>
       <c r="Q64" s="34"/>
       <c r="R64" s="34"/>
       <c r="S64" s="34"/>
       <c r="T64" s="34"/>
       <c r="U64" s="34"/>
       <c r="V64" s="34"/>
       <c r="W64" s="34"/>
       <c r="X64" s="34"/>
       <c r="Y64" s="9"/>
     </row>
-    <row r="65" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:25">
       <c r="A65" s="8"/>
       <c r="B65" s="34"/>
       <c r="C65" s="34"/>
       <c r="D65" s="34"/>
       <c r="E65" s="34"/>
       <c r="F65" s="34"/>
       <c r="G65" s="34"/>
       <c r="H65" s="34"/>
       <c r="I65" s="34"/>
       <c r="J65" s="34"/>
       <c r="K65" s="34"/>
       <c r="L65" s="34"/>
       <c r="M65" s="34"/>
       <c r="N65" s="34"/>
       <c r="O65" s="34"/>
       <c r="P65" s="34"/>
       <c r="Q65" s="34"/>
       <c r="R65" s="34"/>
       <c r="S65" s="34"/>
       <c r="T65" s="34"/>
       <c r="U65" s="34"/>
       <c r="V65" s="34"/>
       <c r="W65" s="34"/>
       <c r="X65" s="34"/>
       <c r="Y65" s="9"/>
     </row>
-    <row r="66" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:25" ht="17.25" customHeight="1">
       <c r="A66" s="8"/>
-      <c r="B66" s="87" t="s">
+      <c r="B66" s="72" t="s">
         <v>57</v>
       </c>
-      <c r="C66" s="87"/>
-[...1 lines deleted...]
-      <c r="E66" s="115" t="s">
+      <c r="C66" s="72"/>
+      <c r="D66" s="72"/>
+      <c r="E66" s="104" t="s">
         <v>58</v>
       </c>
-      <c r="F66" s="116"/>
-[...3 lines deleted...]
-      <c r="J66" s="117"/>
+      <c r="F66" s="105"/>
+      <c r="G66" s="105"/>
+      <c r="H66" s="105"/>
+      <c r="I66" s="105"/>
+      <c r="J66" s="158"/>
       <c r="K66" s="34"/>
-      <c r="O66" s="87" t="s">
-[...10 lines deleted...]
-      <c r="V66" s="92"/>
+      <c r="O66" s="72" t="s">
+        <v>59</v>
+      </c>
+      <c r="P66" s="72"/>
+      <c r="Q66" s="72"/>
+      <c r="R66" s="192" t="s">
+        <v>60</v>
+      </c>
+      <c r="S66" s="193"/>
+      <c r="T66" s="193"/>
+      <c r="U66" s="193"/>
+      <c r="V66" s="194"/>
       <c r="W66" s="45"/>
       <c r="X66" s="45"/>
       <c r="Y66" s="9"/>
     </row>
-    <row r="67" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:25" ht="17.25" customHeight="1">
       <c r="A67" s="8"/>
-      <c r="B67" s="121" t="s">
-[...11 lines deleted...]
-      <c r="J67" s="118"/>
+      <c r="B67" s="120" t="s">
+        <v>61</v>
+      </c>
+      <c r="C67" s="120"/>
+      <c r="D67" s="120"/>
+      <c r="E67" s="159" t="s">
+        <v>62</v>
+      </c>
+      <c r="F67" s="159"/>
+      <c r="G67" s="159"/>
+      <c r="H67" s="159"/>
+      <c r="I67" s="159"/>
+      <c r="J67" s="159"/>
       <c r="K67" s="34"/>
       <c r="O67" s="38"/>
       <c r="P67" s="38"/>
       <c r="Q67" s="38"/>
       <c r="R67" s="38"/>
       <c r="S67" s="38"/>
       <c r="T67" s="46"/>
       <c r="U67" s="45"/>
       <c r="V67" s="45"/>
       <c r="W67" s="45"/>
       <c r="X67" s="45"/>
       <c r="Y67" s="9"/>
     </row>
-    <row r="68" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:25">
       <c r="A68" s="8"/>
       <c r="B68" s="34"/>
       <c r="C68" s="34"/>
       <c r="D68" s="34"/>
       <c r="E68" s="34"/>
       <c r="F68" s="34"/>
       <c r="G68" s="34"/>
       <c r="H68" s="34"/>
       <c r="I68" s="34"/>
       <c r="J68" s="34"/>
       <c r="K68" s="34"/>
       <c r="O68" s="34"/>
       <c r="P68" s="34"/>
       <c r="Q68" s="34"/>
       <c r="R68" s="34"/>
       <c r="S68" s="34"/>
       <c r="T68" s="34"/>
       <c r="U68" s="34"/>
       <c r="V68" s="34"/>
       <c r="W68" s="34"/>
       <c r="X68" s="34"/>
       <c r="Y68" s="9"/>
     </row>
-    <row r="69" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:25">
       <c r="A69" s="8"/>
       <c r="B69" s="34"/>
       <c r="C69" s="34"/>
       <c r="D69" s="34"/>
       <c r="E69" s="34"/>
       <c r="F69" s="34"/>
       <c r="G69" s="34"/>
       <c r="H69" s="34"/>
       <c r="I69" s="34"/>
       <c r="J69" s="34"/>
       <c r="K69" s="34"/>
       <c r="O69" s="34"/>
       <c r="P69" s="34"/>
       <c r="Q69" s="34"/>
       <c r="R69" s="34"/>
       <c r="S69" s="34"/>
       <c r="T69" s="34"/>
       <c r="U69" s="34"/>
       <c r="V69" s="34"/>
       <c r="W69" s="34"/>
       <c r="X69" s="34"/>
       <c r="Y69" s="9"/>
     </row>
-    <row r="70" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:25" ht="19.5" customHeight="1">
       <c r="A70" s="8"/>
-      <c r="B70" s="87" t="s">
-[...14 lines deleted...]
-      <c r="Q70" s="141"/>
+      <c r="B70" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="C70" s="72"/>
+      <c r="D70" s="72"/>
+      <c r="E70" s="150"/>
+      <c r="F70" s="151"/>
+      <c r="G70" s="151"/>
+      <c r="H70" s="151"/>
+      <c r="I70" s="151"/>
+      <c r="J70" s="152"/>
+      <c r="O70" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="P70" s="72"/>
+      <c r="Q70" s="186"/>
       <c r="R70" s="60" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="S70" s="61"/>
       <c r="T70" s="4"/>
       <c r="U70" s="4"/>
       <c r="V70" s="5"/>
       <c r="W70" s="34"/>
       <c r="X70" s="34"/>
       <c r="Y70" s="9"/>
     </row>
-    <row r="71" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:25" ht="19.5" customHeight="1">
       <c r="A71" s="8"/>
-      <c r="B71" s="87" t="s">
-[...9 lines deleted...]
-      <c r="J71" s="108"/>
+      <c r="B71" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="C71" s="72"/>
+      <c r="D71" s="72"/>
+      <c r="E71" s="150"/>
+      <c r="F71" s="151"/>
+      <c r="G71" s="151"/>
+      <c r="H71" s="151"/>
+      <c r="I71" s="151"/>
+      <c r="J71" s="152"/>
       <c r="L71" s="44"/>
       <c r="M71" s="44"/>
       <c r="N71" s="44"/>
       <c r="O71" s="47"/>
       <c r="P71" s="34"/>
       <c r="Q71" s="34"/>
       <c r="R71" s="34"/>
       <c r="S71" s="34"/>
       <c r="T71" s="34"/>
       <c r="U71" s="34"/>
       <c r="V71" s="34"/>
       <c r="W71" s="34"/>
       <c r="X71" s="34"/>
       <c r="Y71" s="9"/>
     </row>
-    <row r="72" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:25" ht="19.5" customHeight="1">
       <c r="A72" s="8"/>
-      <c r="B72" s="87" t="s">
-[...9 lines deleted...]
-      <c r="J72" s="127"/>
+      <c r="B72" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="C72" s="72"/>
+      <c r="D72" s="72"/>
+      <c r="E72" s="166"/>
+      <c r="F72" s="167"/>
+      <c r="G72" s="167"/>
+      <c r="H72" s="167"/>
+      <c r="I72" s="167"/>
+      <c r="J72" s="168"/>
       <c r="L72" s="44"/>
       <c r="M72" s="44"/>
       <c r="N72" s="44"/>
       <c r="O72" s="47"/>
       <c r="P72" s="34"/>
       <c r="Q72" s="34"/>
       <c r="R72" s="34"/>
       <c r="S72" s="34"/>
       <c r="T72" s="34"/>
       <c r="U72" s="34"/>
       <c r="V72" s="34"/>
       <c r="W72" s="34"/>
       <c r="X72" s="34"/>
       <c r="Y72" s="9"/>
     </row>
-    <row r="73" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:25">
       <c r="A73" s="8"/>
       <c r="B73" s="1" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C73" s="34"/>
       <c r="D73" s="34"/>
       <c r="E73" s="34"/>
       <c r="F73" s="34"/>
       <c r="G73" s="34"/>
       <c r="H73" s="34"/>
       <c r="I73" s="34"/>
       <c r="J73" s="34"/>
       <c r="K73" s="34"/>
       <c r="L73" s="34"/>
       <c r="M73" s="34"/>
       <c r="N73" s="34"/>
       <c r="O73" s="34"/>
       <c r="P73" s="34"/>
       <c r="Q73" s="34"/>
       <c r="R73" s="34"/>
       <c r="S73" s="34"/>
       <c r="T73" s="34"/>
       <c r="U73" s="34"/>
       <c r="V73" s="34"/>
       <c r="W73" s="34"/>
       <c r="X73" s="34"/>
       <c r="Y73" s="9"/>
     </row>
-    <row r="74" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:25">
       <c r="A74" s="8"/>
       <c r="B74" s="16"/>
       <c r="C74" s="34"/>
       <c r="D74" s="34"/>
       <c r="E74" s="34"/>
       <c r="F74" s="34"/>
       <c r="G74" s="34"/>
       <c r="H74" s="34"/>
       <c r="I74" s="34"/>
       <c r="J74" s="34"/>
       <c r="K74" s="34"/>
       <c r="L74" s="34"/>
       <c r="M74" s="34"/>
       <c r="N74" s="34"/>
       <c r="O74" s="34"/>
       <c r="P74" s="34"/>
       <c r="Q74" s="34"/>
       <c r="R74" s="34"/>
       <c r="S74" s="34"/>
       <c r="T74" s="34"/>
       <c r="U74" s="34"/>
       <c r="V74" s="34"/>
       <c r="W74" s="34"/>
       <c r="X74" s="34"/>
       <c r="Y74" s="9"/>
     </row>
-    <row r="75" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:25">
       <c r="A75" s="8"/>
-      <c r="B75" s="119" t="s">
-[...3 lines deleted...]
-      <c r="D75" s="120"/>
+      <c r="B75" s="161" t="s">
+        <v>69</v>
+      </c>
+      <c r="C75" s="162"/>
+      <c r="D75" s="162"/>
       <c r="Y75" s="9"/>
     </row>
-    <row r="76" spans="1:25" ht="9.65" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:25" ht="9.6" customHeight="1">
       <c r="A76" s="8"/>
-      <c r="B76" s="124" t="s">
-[...23 lines deleted...]
-      <c r="X76" s="124"/>
+      <c r="B76" s="165" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" s="165"/>
+      <c r="D76" s="165"/>
+      <c r="E76" s="165"/>
+      <c r="F76" s="165"/>
+      <c r="G76" s="165"/>
+      <c r="H76" s="165"/>
+      <c r="I76" s="165"/>
+      <c r="J76" s="165"/>
+      <c r="K76" s="165"/>
+      <c r="L76" s="165"/>
+      <c r="M76" s="165"/>
+      <c r="N76" s="165"/>
+      <c r="O76" s="165"/>
+      <c r="P76" s="165"/>
+      <c r="Q76" s="165"/>
+      <c r="R76" s="165"/>
+      <c r="S76" s="165"/>
+      <c r="T76" s="165"/>
+      <c r="U76" s="165"/>
+      <c r="V76" s="165"/>
+      <c r="W76" s="165"/>
+      <c r="X76" s="165"/>
       <c r="Y76" s="23"/>
     </row>
-    <row r="77" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:25">
       <c r="A77" s="8"/>
-      <c r="B77" s="124"/>
-[...21 lines deleted...]
-      <c r="X77" s="124"/>
+      <c r="B77" s="165"/>
+      <c r="C77" s="165"/>
+      <c r="D77" s="165"/>
+      <c r="E77" s="165"/>
+      <c r="F77" s="165"/>
+      <c r="G77" s="165"/>
+      <c r="H77" s="165"/>
+      <c r="I77" s="165"/>
+      <c r="J77" s="165"/>
+      <c r="K77" s="165"/>
+      <c r="L77" s="165"/>
+      <c r="M77" s="165"/>
+      <c r="N77" s="165"/>
+      <c r="O77" s="165"/>
+      <c r="P77" s="165"/>
+      <c r="Q77" s="165"/>
+      <c r="R77" s="165"/>
+      <c r="S77" s="165"/>
+      <c r="T77" s="165"/>
+      <c r="U77" s="165"/>
+      <c r="V77" s="165"/>
+      <c r="W77" s="165"/>
+      <c r="X77" s="165"/>
       <c r="Y77" s="23"/>
     </row>
-    <row r="78" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:25">
       <c r="A78" s="8"/>
-      <c r="B78" s="124"/>
-[...21 lines deleted...]
-      <c r="X78" s="124"/>
+      <c r="B78" s="165"/>
+      <c r="C78" s="165"/>
+      <c r="D78" s="165"/>
+      <c r="E78" s="165"/>
+      <c r="F78" s="165"/>
+      <c r="G78" s="165"/>
+      <c r="H78" s="165"/>
+      <c r="I78" s="165"/>
+      <c r="J78" s="165"/>
+      <c r="K78" s="165"/>
+      <c r="L78" s="165"/>
+      <c r="M78" s="165"/>
+      <c r="N78" s="165"/>
+      <c r="O78" s="165"/>
+      <c r="P78" s="165"/>
+      <c r="Q78" s="165"/>
+      <c r="R78" s="165"/>
+      <c r="S78" s="165"/>
+      <c r="T78" s="165"/>
+      <c r="U78" s="165"/>
+      <c r="V78" s="165"/>
+      <c r="W78" s="165"/>
+      <c r="X78" s="165"/>
       <c r="Y78" s="23"/>
     </row>
-    <row r="79" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:25">
       <c r="A79" s="8"/>
-      <c r="B79" s="124"/>
-[...21 lines deleted...]
-      <c r="X79" s="124"/>
+      <c r="B79" s="165"/>
+      <c r="C79" s="165"/>
+      <c r="D79" s="165"/>
+      <c r="E79" s="165"/>
+      <c r="F79" s="165"/>
+      <c r="G79" s="165"/>
+      <c r="H79" s="165"/>
+      <c r="I79" s="165"/>
+      <c r="J79" s="165"/>
+      <c r="K79" s="165"/>
+      <c r="L79" s="165"/>
+      <c r="M79" s="165"/>
+      <c r="N79" s="165"/>
+      <c r="O79" s="165"/>
+      <c r="P79" s="165"/>
+      <c r="Q79" s="165"/>
+      <c r="R79" s="165"/>
+      <c r="S79" s="165"/>
+      <c r="T79" s="165"/>
+      <c r="U79" s="165"/>
+      <c r="V79" s="165"/>
+      <c r="W79" s="165"/>
+      <c r="X79" s="165"/>
       <c r="Y79" s="23"/>
     </row>
-    <row r="80" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:25">
       <c r="A80" s="8"/>
-      <c r="B80" s="124"/>
-[...21 lines deleted...]
-      <c r="X80" s="124"/>
+      <c r="B80" s="165"/>
+      <c r="C80" s="165"/>
+      <c r="D80" s="165"/>
+      <c r="E80" s="165"/>
+      <c r="F80" s="165"/>
+      <c r="G80" s="165"/>
+      <c r="H80" s="165"/>
+      <c r="I80" s="165"/>
+      <c r="J80" s="165"/>
+      <c r="K80" s="165"/>
+      <c r="L80" s="165"/>
+      <c r="M80" s="165"/>
+      <c r="N80" s="165"/>
+      <c r="O80" s="165"/>
+      <c r="P80" s="165"/>
+      <c r="Q80" s="165"/>
+      <c r="R80" s="165"/>
+      <c r="S80" s="165"/>
+      <c r="T80" s="165"/>
+      <c r="U80" s="165"/>
+      <c r="V80" s="165"/>
+      <c r="W80" s="165"/>
+      <c r="X80" s="165"/>
       <c r="Y80" s="23"/>
     </row>
-    <row r="81" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:25">
       <c r="A81" s="8"/>
-      <c r="B81" s="124"/>
-[...21 lines deleted...]
-      <c r="X81" s="124"/>
+      <c r="B81" s="165"/>
+      <c r="C81" s="165"/>
+      <c r="D81" s="165"/>
+      <c r="E81" s="165"/>
+      <c r="F81" s="165"/>
+      <c r="G81" s="165"/>
+      <c r="H81" s="165"/>
+      <c r="I81" s="165"/>
+      <c r="J81" s="165"/>
+      <c r="K81" s="165"/>
+      <c r="L81" s="165"/>
+      <c r="M81" s="165"/>
+      <c r="N81" s="165"/>
+      <c r="O81" s="165"/>
+      <c r="P81" s="165"/>
+      <c r="Q81" s="165"/>
+      <c r="R81" s="165"/>
+      <c r="S81" s="165"/>
+      <c r="T81" s="165"/>
+      <c r="U81" s="165"/>
+      <c r="V81" s="165"/>
+      <c r="W81" s="165"/>
+      <c r="X81" s="165"/>
       <c r="Y81" s="23"/>
     </row>
-    <row r="82" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:25">
       <c r="A82" s="8"/>
-      <c r="B82" s="124"/>
-[...21 lines deleted...]
-      <c r="X82" s="124"/>
+      <c r="B82" s="165"/>
+      <c r="C82" s="165"/>
+      <c r="D82" s="165"/>
+      <c r="E82" s="165"/>
+      <c r="F82" s="165"/>
+      <c r="G82" s="165"/>
+      <c r="H82" s="165"/>
+      <c r="I82" s="165"/>
+      <c r="J82" s="165"/>
+      <c r="K82" s="165"/>
+      <c r="L82" s="165"/>
+      <c r="M82" s="165"/>
+      <c r="N82" s="165"/>
+      <c r="O82" s="165"/>
+      <c r="P82" s="165"/>
+      <c r="Q82" s="165"/>
+      <c r="R82" s="165"/>
+      <c r="S82" s="165"/>
+      <c r="T82" s="165"/>
+      <c r="U82" s="165"/>
+      <c r="V82" s="165"/>
+      <c r="W82" s="165"/>
+      <c r="X82" s="165"/>
       <c r="Y82" s="23"/>
     </row>
-    <row r="83" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:25">
       <c r="A83" s="8"/>
-      <c r="B83" s="124"/>
-[...21 lines deleted...]
-      <c r="X83" s="124"/>
+      <c r="B83" s="165"/>
+      <c r="C83" s="165"/>
+      <c r="D83" s="165"/>
+      <c r="E83" s="165"/>
+      <c r="F83" s="165"/>
+      <c r="G83" s="165"/>
+      <c r="H83" s="165"/>
+      <c r="I83" s="165"/>
+      <c r="J83" s="165"/>
+      <c r="K83" s="165"/>
+      <c r="L83" s="165"/>
+      <c r="M83" s="165"/>
+      <c r="N83" s="165"/>
+      <c r="O83" s="165"/>
+      <c r="P83" s="165"/>
+      <c r="Q83" s="165"/>
+      <c r="R83" s="165"/>
+      <c r="S83" s="165"/>
+      <c r="T83" s="165"/>
+      <c r="U83" s="165"/>
+      <c r="V83" s="165"/>
+      <c r="W83" s="165"/>
+      <c r="X83" s="165"/>
       <c r="Y83" s="23"/>
     </row>
-    <row r="84" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:25">
       <c r="A84" s="8"/>
-      <c r="B84" s="124"/>
-[...21 lines deleted...]
-      <c r="X84" s="124"/>
+      <c r="B84" s="165"/>
+      <c r="C84" s="165"/>
+      <c r="D84" s="165"/>
+      <c r="E84" s="165"/>
+      <c r="F84" s="165"/>
+      <c r="G84" s="165"/>
+      <c r="H84" s="165"/>
+      <c r="I84" s="165"/>
+      <c r="J84" s="165"/>
+      <c r="K84" s="165"/>
+      <c r="L84" s="165"/>
+      <c r="M84" s="165"/>
+      <c r="N84" s="165"/>
+      <c r="O84" s="165"/>
+      <c r="P84" s="165"/>
+      <c r="Q84" s="165"/>
+      <c r="R84" s="165"/>
+      <c r="S84" s="165"/>
+      <c r="T84" s="165"/>
+      <c r="U84" s="165"/>
+      <c r="V84" s="165"/>
+      <c r="W84" s="165"/>
+      <c r="X84" s="165"/>
       <c r="Y84" s="23"/>
     </row>
-    <row r="85" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:25">
       <c r="A85" s="8"/>
-      <c r="B85" s="124"/>
-[...21 lines deleted...]
-      <c r="X85" s="124"/>
+      <c r="B85" s="165"/>
+      <c r="C85" s="165"/>
+      <c r="D85" s="165"/>
+      <c r="E85" s="165"/>
+      <c r="F85" s="165"/>
+      <c r="G85" s="165"/>
+      <c r="H85" s="165"/>
+      <c r="I85" s="165"/>
+      <c r="J85" s="165"/>
+      <c r="K85" s="165"/>
+      <c r="L85" s="165"/>
+      <c r="M85" s="165"/>
+      <c r="N85" s="165"/>
+      <c r="O85" s="165"/>
+      <c r="P85" s="165"/>
+      <c r="Q85" s="165"/>
+      <c r="R85" s="165"/>
+      <c r="S85" s="165"/>
+      <c r="T85" s="165"/>
+      <c r="U85" s="165"/>
+      <c r="V85" s="165"/>
+      <c r="W85" s="165"/>
+      <c r="X85" s="165"/>
       <c r="Y85" s="23"/>
     </row>
-    <row r="86" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:25">
       <c r="A86" s="8"/>
-      <c r="B86" s="124"/>
-[...21 lines deleted...]
-      <c r="X86" s="124"/>
+      <c r="B86" s="165"/>
+      <c r="C86" s="165"/>
+      <c r="D86" s="165"/>
+      <c r="E86" s="165"/>
+      <c r="F86" s="165"/>
+      <c r="G86" s="165"/>
+      <c r="H86" s="165"/>
+      <c r="I86" s="165"/>
+      <c r="J86" s="165"/>
+      <c r="K86" s="165"/>
+      <c r="L86" s="165"/>
+      <c r="M86" s="165"/>
+      <c r="N86" s="165"/>
+      <c r="O86" s="165"/>
+      <c r="P86" s="165"/>
+      <c r="Q86" s="165"/>
+      <c r="R86" s="165"/>
+      <c r="S86" s="165"/>
+      <c r="T86" s="165"/>
+      <c r="U86" s="165"/>
+      <c r="V86" s="165"/>
+      <c r="W86" s="165"/>
+      <c r="X86" s="165"/>
       <c r="Y86" s="23"/>
     </row>
-    <row r="87" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:25">
       <c r="A87" s="8"/>
-      <c r="B87" s="124"/>
-[...21 lines deleted...]
-      <c r="X87" s="124"/>
+      <c r="B87" s="165"/>
+      <c r="C87" s="165"/>
+      <c r="D87" s="165"/>
+      <c r="E87" s="165"/>
+      <c r="F87" s="165"/>
+      <c r="G87" s="165"/>
+      <c r="H87" s="165"/>
+      <c r="I87" s="165"/>
+      <c r="J87" s="165"/>
+      <c r="K87" s="165"/>
+      <c r="L87" s="165"/>
+      <c r="M87" s="165"/>
+      <c r="N87" s="165"/>
+      <c r="O87" s="165"/>
+      <c r="P87" s="165"/>
+      <c r="Q87" s="165"/>
+      <c r="R87" s="165"/>
+      <c r="S87" s="165"/>
+      <c r="T87" s="165"/>
+      <c r="U87" s="165"/>
+      <c r="V87" s="165"/>
+      <c r="W87" s="165"/>
+      <c r="X87" s="165"/>
       <c r="Y87" s="23"/>
     </row>
-    <row r="88" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:25">
       <c r="A88" s="8"/>
-      <c r="B88" s="124"/>
-[...21 lines deleted...]
-      <c r="X88" s="124"/>
+      <c r="B88" s="165"/>
+      <c r="C88" s="165"/>
+      <c r="D88" s="165"/>
+      <c r="E88" s="165"/>
+      <c r="F88" s="165"/>
+      <c r="G88" s="165"/>
+      <c r="H88" s="165"/>
+      <c r="I88" s="165"/>
+      <c r="J88" s="165"/>
+      <c r="K88" s="165"/>
+      <c r="L88" s="165"/>
+      <c r="M88" s="165"/>
+      <c r="N88" s="165"/>
+      <c r="O88" s="165"/>
+      <c r="P88" s="165"/>
+      <c r="Q88" s="165"/>
+      <c r="R88" s="165"/>
+      <c r="S88" s="165"/>
+      <c r="T88" s="165"/>
+      <c r="U88" s="165"/>
+      <c r="V88" s="165"/>
+      <c r="W88" s="165"/>
+      <c r="X88" s="165"/>
       <c r="Y88" s="23"/>
     </row>
-    <row r="89" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:25">
       <c r="A89" s="8"/>
-      <c r="B89" s="124"/>
-[...21 lines deleted...]
-      <c r="X89" s="124"/>
+      <c r="B89" s="165"/>
+      <c r="C89" s="165"/>
+      <c r="D89" s="165"/>
+      <c r="E89" s="165"/>
+      <c r="F89" s="165"/>
+      <c r="G89" s="165"/>
+      <c r="H89" s="165"/>
+      <c r="I89" s="165"/>
+      <c r="J89" s="165"/>
+      <c r="K89" s="165"/>
+      <c r="L89" s="165"/>
+      <c r="M89" s="165"/>
+      <c r="N89" s="165"/>
+      <c r="O89" s="165"/>
+      <c r="P89" s="165"/>
+      <c r="Q89" s="165"/>
+      <c r="R89" s="165"/>
+      <c r="S89" s="165"/>
+      <c r="T89" s="165"/>
+      <c r="U89" s="165"/>
+      <c r="V89" s="165"/>
+      <c r="W89" s="165"/>
+      <c r="X89" s="165"/>
       <c r="Y89" s="23"/>
     </row>
-    <row r="90" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:25">
       <c r="A90" s="8"/>
-      <c r="B90" s="124"/>
-[...21 lines deleted...]
-      <c r="X90" s="124"/>
+      <c r="B90" s="165"/>
+      <c r="C90" s="165"/>
+      <c r="D90" s="165"/>
+      <c r="E90" s="165"/>
+      <c r="F90" s="165"/>
+      <c r="G90" s="165"/>
+      <c r="H90" s="165"/>
+      <c r="I90" s="165"/>
+      <c r="J90" s="165"/>
+      <c r="K90" s="165"/>
+      <c r="L90" s="165"/>
+      <c r="M90" s="165"/>
+      <c r="N90" s="165"/>
+      <c r="O90" s="165"/>
+      <c r="P90" s="165"/>
+      <c r="Q90" s="165"/>
+      <c r="R90" s="165"/>
+      <c r="S90" s="165"/>
+      <c r="T90" s="165"/>
+      <c r="U90" s="165"/>
+      <c r="V90" s="165"/>
+      <c r="W90" s="165"/>
+      <c r="X90" s="165"/>
       <c r="Y90" s="23"/>
     </row>
-    <row r="91" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:25">
       <c r="A91" s="8"/>
-      <c r="B91" s="124"/>
-[...21 lines deleted...]
-      <c r="X91" s="124"/>
+      <c r="B91" s="165"/>
+      <c r="C91" s="165"/>
+      <c r="D91" s="165"/>
+      <c r="E91" s="165"/>
+      <c r="F91" s="165"/>
+      <c r="G91" s="165"/>
+      <c r="H91" s="165"/>
+      <c r="I91" s="165"/>
+      <c r="J91" s="165"/>
+      <c r="K91" s="165"/>
+      <c r="L91" s="165"/>
+      <c r="M91" s="165"/>
+      <c r="N91" s="165"/>
+      <c r="O91" s="165"/>
+      <c r="P91" s="165"/>
+      <c r="Q91" s="165"/>
+      <c r="R91" s="165"/>
+      <c r="S91" s="165"/>
+      <c r="T91" s="165"/>
+      <c r="U91" s="165"/>
+      <c r="V91" s="165"/>
+      <c r="W91" s="165"/>
+      <c r="X91" s="165"/>
       <c r="Y91" s="23"/>
     </row>
-    <row r="92" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:25">
       <c r="A92" s="8"/>
-      <c r="B92" s="124"/>
-[...21 lines deleted...]
-      <c r="X92" s="124"/>
+      <c r="B92" s="165"/>
+      <c r="C92" s="165"/>
+      <c r="D92" s="165"/>
+      <c r="E92" s="165"/>
+      <c r="F92" s="165"/>
+      <c r="G92" s="165"/>
+      <c r="H92" s="165"/>
+      <c r="I92" s="165"/>
+      <c r="J92" s="165"/>
+      <c r="K92" s="165"/>
+      <c r="L92" s="165"/>
+      <c r="M92" s="165"/>
+      <c r="N92" s="165"/>
+      <c r="O92" s="165"/>
+      <c r="P92" s="165"/>
+      <c r="Q92" s="165"/>
+      <c r="R92" s="165"/>
+      <c r="S92" s="165"/>
+      <c r="T92" s="165"/>
+      <c r="U92" s="165"/>
+      <c r="V92" s="165"/>
+      <c r="W92" s="165"/>
+      <c r="X92" s="165"/>
       <c r="Y92" s="23"/>
     </row>
-    <row r="93" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:25">
       <c r="A93" s="8"/>
-      <c r="B93" s="124"/>
-[...21 lines deleted...]
-      <c r="X93" s="124"/>
+      <c r="B93" s="165"/>
+      <c r="C93" s="165"/>
+      <c r="D93" s="165"/>
+      <c r="E93" s="165"/>
+      <c r="F93" s="165"/>
+      <c r="G93" s="165"/>
+      <c r="H93" s="165"/>
+      <c r="I93" s="165"/>
+      <c r="J93" s="165"/>
+      <c r="K93" s="165"/>
+      <c r="L93" s="165"/>
+      <c r="M93" s="165"/>
+      <c r="N93" s="165"/>
+      <c r="O93" s="165"/>
+      <c r="P93" s="165"/>
+      <c r="Q93" s="165"/>
+      <c r="R93" s="165"/>
+      <c r="S93" s="165"/>
+      <c r="T93" s="165"/>
+      <c r="U93" s="165"/>
+      <c r="V93" s="165"/>
+      <c r="W93" s="165"/>
+      <c r="X93" s="165"/>
       <c r="Y93" s="23"/>
     </row>
-    <row r="94" spans="1:25" ht="29" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:25" ht="29.1" customHeight="1">
       <c r="A94" s="8"/>
-      <c r="B94" s="124"/>
-[...21 lines deleted...]
-      <c r="X94" s="124"/>
+      <c r="B94" s="165"/>
+      <c r="C94" s="165"/>
+      <c r="D94" s="165"/>
+      <c r="E94" s="165"/>
+      <c r="F94" s="165"/>
+      <c r="G94" s="165"/>
+      <c r="H94" s="165"/>
+      <c r="I94" s="165"/>
+      <c r="J94" s="165"/>
+      <c r="K94" s="165"/>
+      <c r="L94" s="165"/>
+      <c r="M94" s="165"/>
+      <c r="N94" s="165"/>
+      <c r="O94" s="165"/>
+      <c r="P94" s="165"/>
+      <c r="Q94" s="165"/>
+      <c r="R94" s="165"/>
+      <c r="S94" s="165"/>
+      <c r="T94" s="165"/>
+      <c r="U94" s="165"/>
+      <c r="V94" s="165"/>
+      <c r="W94" s="165"/>
+      <c r="X94" s="165"/>
       <c r="Y94" s="23"/>
     </row>
-    <row r="95" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:25" s="3" customFormat="1">
       <c r="A95" s="22"/>
       <c r="B95" s="48"/>
       <c r="C95" s="48"/>
       <c r="D95" s="48"/>
       <c r="E95" s="48"/>
       <c r="F95" s="48"/>
       <c r="G95" s="48"/>
       <c r="H95" s="48"/>
       <c r="I95" s="48"/>
       <c r="J95" s="48"/>
       <c r="K95" s="48"/>
       <c r="L95" s="48"/>
       <c r="M95" s="48"/>
       <c r="N95" s="48"/>
       <c r="O95" s="48"/>
       <c r="P95" s="48"/>
       <c r="Q95" s="48"/>
       <c r="R95" s="48"/>
       <c r="S95" s="48"/>
       <c r="T95" s="48"/>
       <c r="U95" s="48"/>
       <c r="V95" s="48"/>
       <c r="W95" s="49"/>
       <c r="X95" s="49"/>
       <c r="Y95" s="23"/>
     </row>
-    <row r="96" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A96" s="22"/>
-      <c r="B96" s="123" t="s">
-[...6 lines deleted...]
-      <c r="G96" s="123"/>
+      <c r="B96" s="164" t="s">
+        <v>71</v>
+      </c>
+      <c r="C96" s="164"/>
+      <c r="D96" s="164"/>
+      <c r="E96" s="164"/>
+      <c r="F96" s="164"/>
+      <c r="G96" s="164"/>
       <c r="H96" s="25"/>
       <c r="I96" s="25"/>
       <c r="J96" s="63"/>
       <c r="K96" s="48"/>
       <c r="L96" s="48"/>
       <c r="M96" s="48"/>
       <c r="N96" s="48"/>
       <c r="O96" s="48"/>
       <c r="P96" s="48"/>
       <c r="Q96" s="48"/>
       <c r="R96" s="48"/>
       <c r="S96" s="48"/>
       <c r="T96" s="48"/>
       <c r="U96" s="48"/>
       <c r="V96" s="48"/>
       <c r="W96" s="49"/>
       <c r="X96" s="49"/>
       <c r="Y96" s="23"/>
     </row>
-    <row r="97" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A97" s="22"/>
       <c r="B97" s="62" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="C97" s="50"/>
       <c r="D97" s="50"/>
       <c r="E97" s="50"/>
       <c r="F97" s="50"/>
       <c r="G97" s="50"/>
       <c r="H97" s="51"/>
       <c r="I97" s="51"/>
       <c r="J97" s="51"/>
       <c r="K97" s="48"/>
       <c r="L97" s="48"/>
       <c r="M97" s="48"/>
       <c r="N97" s="48"/>
       <c r="O97" s="48"/>
       <c r="P97" s="48"/>
       <c r="Q97" s="48"/>
       <c r="R97" s="48"/>
       <c r="S97" s="48"/>
       <c r="T97" s="48"/>
       <c r="U97" s="48"/>
       <c r="V97" s="48"/>
       <c r="W97" s="49"/>
       <c r="X97" s="49"/>
       <c r="Y97" s="23"/>
     </row>
-    <row r="98" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:25" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A98" s="22"/>
       <c r="B98" s="3" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="C98" s="52"/>
       <c r="D98" s="52"/>
       <c r="E98" s="52"/>
       <c r="F98" s="52"/>
       <c r="G98" s="52"/>
       <c r="H98" s="34"/>
       <c r="I98" s="34"/>
       <c r="J98" s="34"/>
       <c r="K98" s="48"/>
       <c r="L98" s="48"/>
       <c r="M98" s="48"/>
       <c r="N98" s="48"/>
       <c r="O98" s="48"/>
       <c r="P98" s="48"/>
       <c r="Q98" s="48"/>
       <c r="R98" s="48"/>
       <c r="S98" s="48"/>
       <c r="T98" s="48"/>
       <c r="U98" s="48"/>
       <c r="V98" s="48"/>
       <c r="W98" s="49"/>
       <c r="X98" s="49"/>
       <c r="Y98" s="23"/>
     </row>
-    <row r="99" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:25" s="3" customFormat="1">
       <c r="A99" s="22"/>
       <c r="B99" s="48"/>
       <c r="C99" s="48"/>
       <c r="D99" s="48"/>
       <c r="E99" s="48"/>
       <c r="F99" s="48"/>
       <c r="G99" s="48"/>
       <c r="H99" s="48"/>
       <c r="I99" s="48"/>
       <c r="J99" s="48"/>
       <c r="K99" s="48"/>
       <c r="L99" s="48"/>
       <c r="M99" s="48"/>
       <c r="N99" s="48"/>
       <c r="O99" s="48"/>
       <c r="P99" s="48"/>
       <c r="Q99" s="48"/>
       <c r="R99" s="48"/>
       <c r="S99" s="48"/>
       <c r="T99" s="48"/>
       <c r="U99" s="48"/>
       <c r="V99" s="48"/>
       <c r="W99" s="49"/>
       <c r="X99" s="49"/>
       <c r="Y99" s="23"/>
     </row>
-    <row r="100" spans="1:25" ht="9.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:25" ht="9.6" customHeight="1">
       <c r="A100" s="8"/>
       <c r="B100" s="1" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="C100" s="34"/>
       <c r="D100" s="34"/>
       <c r="E100" s="34"/>
       <c r="F100" s="34"/>
       <c r="G100" s="34"/>
       <c r="H100" s="34"/>
       <c r="I100" s="34"/>
       <c r="J100" s="34"/>
       <c r="K100" s="34"/>
       <c r="L100" s="34"/>
       <c r="M100" s="34"/>
-      <c r="N100" s="128" t="s">
+      <c r="N100" s="169" t="s">
         <v>75</v>
       </c>
-      <c r="O100" s="129"/>
-[...8 lines deleted...]
-      <c r="X100" s="130"/>
+      <c r="O100" s="170"/>
+      <c r="P100" s="170"/>
+      <c r="Q100" s="170"/>
+      <c r="R100" s="170"/>
+      <c r="S100" s="170"/>
+      <c r="T100" s="170"/>
+      <c r="U100" s="170"/>
+      <c r="V100" s="170"/>
+      <c r="W100" s="170"/>
+      <c r="X100" s="171"/>
       <c r="Y100" s="9"/>
     </row>
-    <row r="101" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:25">
       <c r="A101" s="8"/>
-      <c r="B101" s="104" t="s">
-[...12 lines deleted...]
-      <c r="K101" s="88"/>
+      <c r="B101" s="117" t="s">
+        <v>76</v>
+      </c>
+      <c r="C101" s="163"/>
+      <c r="D101" s="163"/>
+      <c r="E101" s="163"/>
+      <c r="F101" s="118"/>
+      <c r="G101" s="160" t="s">
+        <v>77</v>
+      </c>
+      <c r="H101" s="160"/>
+      <c r="I101" s="160"/>
+      <c r="J101" s="160"/>
+      <c r="K101" s="160"/>
       <c r="L101" s="34"/>
       <c r="M101" s="34"/>
-      <c r="N101" s="131"/>
-[...9 lines deleted...]
-      <c r="X101" s="133"/>
+      <c r="N101" s="172"/>
+      <c r="O101" s="173"/>
+      <c r="P101" s="173"/>
+      <c r="Q101" s="173"/>
+      <c r="R101" s="173"/>
+      <c r="S101" s="173"/>
+      <c r="T101" s="173"/>
+      <c r="U101" s="173"/>
+      <c r="V101" s="173"/>
+      <c r="W101" s="173"/>
+      <c r="X101" s="174"/>
       <c r="Y101" s="9"/>
     </row>
-    <row r="102" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:25">
       <c r="A102" s="8"/>
-      <c r="B102" s="137"/>
-[...8 lines deleted...]
-      <c r="K102" s="80"/>
+      <c r="B102" s="178"/>
+      <c r="C102" s="179"/>
+      <c r="D102" s="179"/>
+      <c r="E102" s="179"/>
+      <c r="F102" s="180"/>
+      <c r="G102" s="178"/>
+      <c r="H102" s="179"/>
+      <c r="I102" s="179"/>
+      <c r="J102" s="179"/>
+      <c r="K102" s="180"/>
       <c r="L102" s="34"/>
       <c r="M102" s="34"/>
-      <c r="N102" s="131"/>
-[...9 lines deleted...]
-      <c r="X102" s="133"/>
+      <c r="N102" s="172"/>
+      <c r="O102" s="173"/>
+      <c r="P102" s="173"/>
+      <c r="Q102" s="173"/>
+      <c r="R102" s="173"/>
+      <c r="S102" s="173"/>
+      <c r="T102" s="173"/>
+      <c r="U102" s="173"/>
+      <c r="V102" s="173"/>
+      <c r="W102" s="173"/>
+      <c r="X102" s="174"/>
       <c r="Y102" s="9"/>
     </row>
-    <row r="103" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:25">
       <c r="A103" s="8"/>
-      <c r="B103" s="138"/>
-[...8 lines deleted...]
-      <c r="K103" s="139"/>
+      <c r="B103" s="181"/>
+      <c r="C103" s="124"/>
+      <c r="D103" s="124"/>
+      <c r="E103" s="124"/>
+      <c r="F103" s="182"/>
+      <c r="G103" s="181"/>
+      <c r="H103" s="124"/>
+      <c r="I103" s="124"/>
+      <c r="J103" s="124"/>
+      <c r="K103" s="182"/>
       <c r="L103" s="34"/>
       <c r="M103" s="34"/>
-      <c r="N103" s="131"/>
-[...9 lines deleted...]
-      <c r="X103" s="133"/>
+      <c r="N103" s="172"/>
+      <c r="O103" s="173"/>
+      <c r="P103" s="173"/>
+      <c r="Q103" s="173"/>
+      <c r="R103" s="173"/>
+      <c r="S103" s="173"/>
+      <c r="T103" s="173"/>
+      <c r="U103" s="173"/>
+      <c r="V103" s="173"/>
+      <c r="W103" s="173"/>
+      <c r="X103" s="174"/>
       <c r="Y103" s="9"/>
     </row>
-    <row r="104" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:25">
       <c r="A104" s="8"/>
-      <c r="B104" s="140"/>
-[...8 lines deleted...]
-      <c r="K104" s="82"/>
+      <c r="B104" s="183"/>
+      <c r="C104" s="184"/>
+      <c r="D104" s="184"/>
+      <c r="E104" s="184"/>
+      <c r="F104" s="185"/>
+      <c r="G104" s="183"/>
+      <c r="H104" s="184"/>
+      <c r="I104" s="184"/>
+      <c r="J104" s="184"/>
+      <c r="K104" s="185"/>
       <c r="L104" s="34"/>
       <c r="M104" s="34"/>
-      <c r="N104" s="134"/>
-[...9 lines deleted...]
-      <c r="X104" s="136"/>
+      <c r="N104" s="175"/>
+      <c r="O104" s="176"/>
+      <c r="P104" s="176"/>
+      <c r="Q104" s="176"/>
+      <c r="R104" s="176"/>
+      <c r="S104" s="176"/>
+      <c r="T104" s="176"/>
+      <c r="U104" s="176"/>
+      <c r="V104" s="176"/>
+      <c r="W104" s="176"/>
+      <c r="X104" s="177"/>
       <c r="Y104" s="9"/>
     </row>
-    <row r="105" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:25">
       <c r="A105" s="15"/>
       <c r="B105" s="28"/>
       <c r="C105" s="28"/>
       <c r="D105" s="28"/>
       <c r="E105" s="28"/>
       <c r="F105" s="28"/>
       <c r="G105" s="28"/>
       <c r="H105" s="28"/>
       <c r="I105" s="28"/>
       <c r="J105" s="28"/>
       <c r="K105" s="28"/>
       <c r="L105" s="16"/>
       <c r="M105" s="16"/>
       <c r="N105" s="31"/>
       <c r="O105" s="31"/>
       <c r="P105" s="31"/>
       <c r="Q105" s="31"/>
       <c r="R105" s="31"/>
       <c r="S105" s="31"/>
       <c r="T105" s="31"/>
       <c r="U105" s="31"/>
       <c r="V105" s="31"/>
       <c r="W105" s="31"/>
       <c r="X105" s="31"/>
       <c r="Y105" s="24"/>
     </row>
-    <row r="111" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:25">
       <c r="X111" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ZR/BHAlsIC8hryWpx4gT7R9UxLuj0DtIY4Fvk037QLaKSamo9APM5qpvhiGcUZM4taHmQru7hJWQNlQ21eW2tA==" saltValue="yJC6LZke5SSvyOsgtDnz2A==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="li1tDeq+NnsFj8d28xUweVGXuLEy6AjLd3NdFOD81z5Jj1JEvQUooR+MhVmi6pEX/qZTsocVACyR3v3eikbK5g==" saltValue="riCclGMtFJ+k/O5TnjdArw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="173">
+    <mergeCell ref="C51:L51"/>
+    <mergeCell ref="O51:P51"/>
+    <mergeCell ref="Q51:S51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="M45:N45"/>
+    <mergeCell ref="M51:N51"/>
+    <mergeCell ref="C43:L43"/>
+    <mergeCell ref="C45:L45"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="Q43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:X43"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="Q45:S45"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:X45"/>
+    <mergeCell ref="N21:R22"/>
+    <mergeCell ref="T21:X22"/>
+    <mergeCell ref="O66:Q66"/>
+    <mergeCell ref="C38:L38"/>
+    <mergeCell ref="C39:L39"/>
+    <mergeCell ref="C40:L40"/>
+    <mergeCell ref="C41:L41"/>
+    <mergeCell ref="C42:L42"/>
+    <mergeCell ref="C44:L44"/>
+    <mergeCell ref="C46:L46"/>
+    <mergeCell ref="C49:L49"/>
+    <mergeCell ref="C50:L50"/>
+    <mergeCell ref="C52:L52"/>
+    <mergeCell ref="C53:L53"/>
+    <mergeCell ref="C54:L54"/>
+    <mergeCell ref="C55:L55"/>
+    <mergeCell ref="C56:L56"/>
+    <mergeCell ref="C57:L57"/>
+    <mergeCell ref="C60:L60"/>
+    <mergeCell ref="R66:V66"/>
+    <mergeCell ref="Q46:S46"/>
+    <mergeCell ref="V46:X46"/>
+    <mergeCell ref="Q57:S57"/>
+    <mergeCell ref="V57:X57"/>
+    <mergeCell ref="V59:X59"/>
+    <mergeCell ref="V60:X60"/>
+    <mergeCell ref="M55:N55"/>
+    <mergeCell ref="O55:P55"/>
+    <mergeCell ref="Q55:S55"/>
+    <mergeCell ref="T55:U55"/>
+    <mergeCell ref="V55:X55"/>
+    <mergeCell ref="M56:N56"/>
+    <mergeCell ref="O56:P56"/>
+    <mergeCell ref="Q56:S56"/>
+    <mergeCell ref="T56:U56"/>
+    <mergeCell ref="V56:X56"/>
+    <mergeCell ref="Q59:S59"/>
+    <mergeCell ref="Q60:S60"/>
+    <mergeCell ref="V54:X54"/>
+    <mergeCell ref="M52:N52"/>
+    <mergeCell ref="O52:P52"/>
+    <mergeCell ref="Q52:S52"/>
+    <mergeCell ref="T52:U52"/>
+    <mergeCell ref="V52:X52"/>
+    <mergeCell ref="M53:N53"/>
+    <mergeCell ref="O53:P53"/>
+    <mergeCell ref="Q53:S53"/>
+    <mergeCell ref="T53:U53"/>
+    <mergeCell ref="V53:X53"/>
+    <mergeCell ref="M54:N54"/>
+    <mergeCell ref="O54:P54"/>
+    <mergeCell ref="Q54:S54"/>
+    <mergeCell ref="T54:U54"/>
+    <mergeCell ref="M42:N42"/>
+    <mergeCell ref="M44:N44"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="V49:X49"/>
+    <mergeCell ref="M50:N50"/>
+    <mergeCell ref="O50:P50"/>
+    <mergeCell ref="Q50:S50"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="V50:X50"/>
+    <mergeCell ref="O49:P49"/>
+    <mergeCell ref="Q49:S49"/>
+    <mergeCell ref="T49:U49"/>
+    <mergeCell ref="E71:J71"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="F62:I62"/>
+    <mergeCell ref="E70:J70"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="F63:I63"/>
+    <mergeCell ref="E66:J66"/>
+    <mergeCell ref="E67:J67"/>
+    <mergeCell ref="G101:K101"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B101:F101"/>
+    <mergeCell ref="B96:G96"/>
+    <mergeCell ref="B76:X94"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="E72:J72"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="N100:X104"/>
+    <mergeCell ref="B102:F104"/>
+    <mergeCell ref="G102:K104"/>
+    <mergeCell ref="O70:Q70"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="V41:X41"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="Q39:S39"/>
+    <mergeCell ref="Q42:S42"/>
+    <mergeCell ref="T42:U42"/>
+    <mergeCell ref="V38:X38"/>
+    <mergeCell ref="V44:X44"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="Q44:S44"/>
+    <mergeCell ref="Q38:S38"/>
+    <mergeCell ref="V40:X40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="Q40:S40"/>
+    <mergeCell ref="Q41:S41"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="T41:U41"/>
+    <mergeCell ref="B1:X1"/>
+    <mergeCell ref="T4:X4"/>
+    <mergeCell ref="T3:X3"/>
+    <mergeCell ref="C6:C10"/>
+    <mergeCell ref="M6:M10"/>
+    <mergeCell ref="D7:L10"/>
+    <mergeCell ref="B6:B19"/>
+    <mergeCell ref="C18:L18"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="C14:C17"/>
+    <mergeCell ref="M14:M17"/>
+    <mergeCell ref="D12:X13"/>
+    <mergeCell ref="D14:L17"/>
+    <mergeCell ref="N14:X17"/>
+    <mergeCell ref="N7:X10"/>
+    <mergeCell ref="D11:X11"/>
+    <mergeCell ref="O6:X6"/>
+    <mergeCell ref="E6:L6"/>
+    <mergeCell ref="N18:W18"/>
+    <mergeCell ref="C19:M19"/>
+    <mergeCell ref="N19:X19"/>
     <mergeCell ref="B38:B46"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="I30:L31"/>
     <mergeCell ref="B30:B34"/>
     <mergeCell ref="C30:D31"/>
     <mergeCell ref="O30:X31"/>
     <mergeCell ref="H33:L34"/>
     <mergeCell ref="F21:K22"/>
     <mergeCell ref="C32:D34"/>
     <mergeCell ref="E30:G31"/>
     <mergeCell ref="E32:G34"/>
     <mergeCell ref="M33:X34"/>
     <mergeCell ref="B21:B27"/>
     <mergeCell ref="C26:L26"/>
     <mergeCell ref="C27:X27"/>
     <mergeCell ref="C21:D22"/>
     <mergeCell ref="C23:D25"/>
     <mergeCell ref="E24:X25"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="M38:N38"/>
     <mergeCell ref="B49:B57"/>
     <mergeCell ref="M49:N49"/>
     <mergeCell ref="V39:X39"/>
     <mergeCell ref="V42:X42"/>
-    <mergeCell ref="B1:X1"/>
-[...147 lines deleted...]
-    <mergeCell ref="V45:X45"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>273050</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>165100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>146050</xdr:colOff>
                     <xdr:row>24</xdr:row>
                     <xdr:rowOff>107950</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId5" name="Check Box 8">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>292100</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>127000</xdr:colOff>
                     <xdr:row>33</xdr:row>
                     <xdr:rowOff>133350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId6" name="Check Box 11">
-              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>107950</xdr:colOff>
                     <xdr:row>94</xdr:row>
                     <xdr:rowOff>63500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>222250</xdr:colOff>
                     <xdr:row>96</xdr:row>
                     <xdr:rowOff>69850</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId7" name="Label 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
@@ -6155,460 +6143,460 @@
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>139700</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C7CFD98-BDBD-467B-94E2-498E679E27C4}">
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="9.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="9.6"/>
   <cols>
-    <col min="1" max="1" width="2.54296875" style="26" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="28.08984375" style="26" customWidth="1"/>
+    <col min="1" max="1" width="2.5703125" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.140625" style="26" customWidth="1"/>
     <col min="3" max="3" width="18" style="26" customWidth="1"/>
-    <col min="4" max="4" width="33.7265625" style="26" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="8.7265625" style="26"/>
+    <col min="4" max="4" width="33.7109375" style="26" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="26" customWidth="1"/>
+    <col min="6" max="16384" width="8.7109375" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="17.5" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="17.45" customHeight="1">
+      <c r="B1" s="199" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" s="199"/>
+      <c r="D1" s="199"/>
+      <c r="E1" s="199"/>
+    </row>
+    <row r="2" spans="1:5">
       <c r="B2" s="64" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C2" s="65"/>
       <c r="D2" s="65"/>
       <c r="E2" s="65"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5">
       <c r="A3" s="66"/>
       <c r="B3" s="67" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C3" s="67" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D3" s="67" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="E3" s="67" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" s="68" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="B4" s="69" t="s">
-        <v>39</v>
+        <v>84</v>
       </c>
       <c r="C4" s="69" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="D4" s="69" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="E4" s="69" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" s="70">
         <v>1</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5">
       <c r="A6" s="70">
         <v>2</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="27"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5">
       <c r="A7" s="70">
         <v>3</v>
       </c>
       <c r="B7" s="27"/>
       <c r="C7" s="27"/>
       <c r="D7" s="27"/>
       <c r="E7" s="27"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5">
       <c r="A8" s="70">
         <v>4</v>
       </c>
       <c r="B8" s="27"/>
       <c r="C8" s="27"/>
       <c r="D8" s="27"/>
       <c r="E8" s="27"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5">
       <c r="A9" s="70">
         <v>5</v>
       </c>
       <c r="B9" s="27"/>
       <c r="C9" s="27"/>
       <c r="D9" s="27"/>
       <c r="E9" s="27"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5">
       <c r="A10" s="70">
         <v>6</v>
       </c>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5">
       <c r="A11" s="70">
         <v>7</v>
       </c>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5">
       <c r="A12" s="70">
         <v>8</v>
       </c>
       <c r="B12" s="27"/>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="27"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5">
       <c r="A13" s="70">
         <v>9</v>
       </c>
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="27"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5">
       <c r="A14" s="70">
         <v>10</v>
       </c>
       <c r="B14" s="27"/>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="27"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5">
       <c r="A15" s="70">
         <v>11</v>
       </c>
       <c r="B15" s="27"/>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="27"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5">
       <c r="A16" s="70">
         <v>12</v>
       </c>
       <c r="B16" s="27"/>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="27"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5">
       <c r="A17" s="70">
         <v>13</v>
       </c>
       <c r="B17" s="27"/>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="27"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5">
       <c r="A18" s="70">
         <v>14</v>
       </c>
       <c r="B18" s="27"/>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="27"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5">
       <c r="A19" s="70">
         <v>15</v>
       </c>
       <c r="B19" s="27"/>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5">
       <c r="A20" s="70">
         <v>16</v>
       </c>
       <c r="B20" s="27"/>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5">
       <c r="A21" s="70">
         <v>17</v>
       </c>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5">
       <c r="A22" s="70">
         <v>18</v>
       </c>
       <c r="B22" s="27"/>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5">
       <c r="A23" s="70">
         <v>19</v>
       </c>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5">
       <c r="A24" s="70">
         <v>20</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5">
       <c r="A25" s="70">
         <v>21</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5">
       <c r="A26" s="70">
         <v>22</v>
       </c>
       <c r="B26" s="27"/>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5">
       <c r="A27" s="70">
         <v>23</v>
       </c>
       <c r="B27" s="27"/>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5">
       <c r="A28" s="70">
         <v>24</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5">
       <c r="A29" s="70">
         <v>25</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5">
       <c r="A30" s="70">
         <v>26</v>
       </c>
       <c r="B30" s="27"/>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="27"/>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5">
       <c r="A31" s="70">
         <v>27</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="27"/>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5">
       <c r="A32" s="70">
         <v>28</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="27"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5">
       <c r="A33" s="70">
         <v>29</v>
       </c>
       <c r="B33" s="27"/>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="27"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5">
       <c r="A34" s="70">
         <v>30</v>
       </c>
       <c r="B34" s="27"/>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="27"/>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5">
       <c r="A35" s="70">
         <v>31</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="27"/>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5">
       <c r="A36" s="70">
         <v>32</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5">
       <c r="A37" s="70">
         <v>33</v>
       </c>
       <c r="B37" s="27"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="27"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5">
       <c r="A38" s="70">
         <v>34</v>
       </c>
       <c r="B38" s="27"/>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="27"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5">
       <c r="A39" s="70">
         <v>35</v>
       </c>
       <c r="B39" s="27"/>
       <c r="C39" s="27"/>
       <c r="D39" s="27"/>
       <c r="E39" s="27"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5">
       <c r="A40" s="70">
         <v>36</v>
       </c>
       <c r="B40" s="27"/>
       <c r="C40" s="27"/>
       <c r="D40" s="27"/>
       <c r="E40" s="27"/>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:5">
       <c r="A41" s="70">
         <v>37</v>
       </c>
       <c r="B41" s="27"/>
       <c r="C41" s="27"/>
       <c r="D41" s="27"/>
       <c r="E41" s="27"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5">
       <c r="A42" s="70">
         <v>38</v>
       </c>
       <c r="B42" s="27"/>
       <c r="C42" s="27"/>
       <c r="D42" s="27"/>
       <c r="E42" s="27"/>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5">
       <c r="A43" s="70">
         <v>39</v>
       </c>
       <c r="B43" s="27"/>
       <c r="C43" s="27"/>
       <c r="D43" s="27"/>
       <c r="E43" s="27"/>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5">
       <c r="A44" s="70">
         <v>40</v>
       </c>
       <c r="B44" s="27"/>
       <c r="C44" s="27"/>
       <c r="D44" s="27"/>
       <c r="E44" s="27"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HTGkUBkhLcUE9u9cZIaAJ5LQxeY/T/pw7OWqiwweJuzzk34dP92ndkniARo88trbM1KIu9d83T//88vPwarJEQ==" saltValue="vqte9Fb2oLjiDmSqFlzrHw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
@@ -6812,88 +6800,69 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1f10d357-f0a1-4d5a-ae02-e77f7d379e6d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="63e31275-49ac-4ce5-877f-8e309e850c91" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E78F40F-9FA1-4147-8693-9F9A6C510D0E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E0624AE-15E9-4FF0-AEA3-A4D7BA7CEB5F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD463CED-562C-4BA5-B297-AE896DCB3636}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F957B08-E916-4623-85F9-BEF4A57BC6EE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AFA4AE6-AD5C-436A-B9EA-AC68D06BE627}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F96C902E-525C-42F7-B4CC-30B6CF5A47E9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...27 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>tremeal_isesaki02</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005152E800A6F00243B886903CA3608E7A</vt:lpwstr>
   </property>
 </Properties>
 </file>